--- v0 (2026-06-23)
+++ v1 (2026-08-06)
@@ -8,63 +8,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21511074" w14:textId="06B032F5" w:rsidR="0020658E" w:rsidRPr="004A4D65" w:rsidRDefault="00A41CC4" w:rsidP="00AD752B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="304" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -123,51 +111,51 @@
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0B4FD769" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.75pt;margin-top:6.8pt;width:473.25pt;height:65.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY1ujJAQIAAPMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuEzEQvSPxD5bvZJOQpmGVTVWlKkIq&#10;FKnwAY7Xm7XwesyMk034esbeJI3ghrhYnhn7zZvn5+XdoXNib5As+EpORmMpjNdQW7+t5Pdvj+8W&#10;UlBUvlYOvKnk0ZC8W719s+xDaabQgqsNCgbxVPahkm2MoSwK0q3pFI0gGM/FBrBTkUPcFjWqntE7&#10;V0zH43nRA9YBQRsizj4MRbnK+E1jdHxuGjJRuEoyt5hXzOsmrcVqqcotqtBafaKh/oFFp6znpheo&#10;BxWV2KH9C6qzGoGgiSMNXQFNY7XJM/A0k/Ef07y0Kpg8C4tD4SIT/T9Y/WX/Er5iok7hCfQPEh7W&#10;rfJbc48IfWtUze0mSaiiD1ReLqSA+KrY9J+h5qdVuwhZg0ODXQLk6cQhS328SG0OUWhOznna6e2N&#10;FJpri+lizvvUQpXn2wEpfjTQibSpJPJTZnS1f6I4HD0fyezB2frROpeDZB+zdij2ih9eaW18fJ+v&#10;u13HdIc8G2h8sgCn2ShDenFOM5tsxISUudF1E+dTKw+p6cAnZbJISZdkQSo3UB9ZI4TBefxTeNMC&#10;/pKiZ9dVkn7uFBop3CfPOn+YzGbJpjmY3dxOOcDryua6orxmqEpGKYbtOg7W3gW025Y7TfLMHu75&#10;bRqbZXtldSLLzsrDnX5Bsu51nE+9/tXVbwAAAP//AwBQSwMEFAAGAAgAAAAhALYZe4vdAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMT01Pg0AUvJv4HzbPxJtdqJUSZGmM8eva2tR4e8ATiOxbZLct&#10;+ut9PeltJjOZj3w12V4daPSdYwPxLAJFXLm648bA9vXxKgXlA3KNvWMy8E0eVsX5WY5Z7Y68psMm&#10;NEpC2GdooA1hyLT2VUsW/cwNxKJ9uNFiEDo2uh7xKOG21/MoSrTFjqWhxYHuW6o+N3tr4Oc5XX5J&#10;6Uv55N+3D2/lbondzpjLi+nuFlSgKfyZ4TRfpkMhm0q359qrXvg8vhGrgOsE1MkQJam8KwUtFjHo&#10;Itf/PxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJjW6MkBAgAA8wMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALYZe4vdAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAWwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" o:allowincell="f" fillcolor="#eaf1dd [662]" stroked="f">
+              <v:rect w14:anchorId="0AD27114" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.75pt;margin-top:6.8pt;width:473.25pt;height:65.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY1ujJAQIAAPMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuEzEQvSPxD5bvZJOQpmGVTVWlKkIq&#10;FKnwAY7Xm7XwesyMk034esbeJI3ghrhYnhn7zZvn5+XdoXNib5As+EpORmMpjNdQW7+t5Pdvj+8W&#10;UlBUvlYOvKnk0ZC8W719s+xDaabQgqsNCgbxVPahkm2MoSwK0q3pFI0gGM/FBrBTkUPcFjWqntE7&#10;V0zH43nRA9YBQRsizj4MRbnK+E1jdHxuGjJRuEoyt5hXzOsmrcVqqcotqtBafaKh/oFFp6znpheo&#10;BxWV2KH9C6qzGoGgiSMNXQFNY7XJM/A0k/Ef07y0Kpg8C4tD4SIT/T9Y/WX/Er5iok7hCfQPEh7W&#10;rfJbc48IfWtUze0mSaiiD1ReLqSA+KrY9J+h5qdVuwhZg0ODXQLk6cQhS328SG0OUWhOznna6e2N&#10;FJpri+lizvvUQpXn2wEpfjTQibSpJPJTZnS1f6I4HD0fyezB2frROpeDZB+zdij2ih9eaW18fJ+v&#10;u13HdIc8G2h8sgCn2ShDenFOM5tsxISUudF1E+dTKw+p6cAnZbJISZdkQSo3UB9ZI4TBefxTeNMC&#10;/pKiZ9dVkn7uFBop3CfPOn+YzGbJpjmY3dxOOcDryua6orxmqEpGKYbtOg7W3gW025Y7TfLMHu75&#10;bRqbZXtldSLLzsrDnX5Bsu51nE+9/tXVbwAAAP//AwBQSwMEFAAGAAgAAAAhALYZe4vdAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMT01Pg0AUvJv4HzbPxJtdqJUSZGmM8eva2tR4e8ATiOxbZLct&#10;+ut9PeltJjOZj3w12V4daPSdYwPxLAJFXLm648bA9vXxKgXlA3KNvWMy8E0eVsX5WY5Z7Y68psMm&#10;NEpC2GdooA1hyLT2VUsW/cwNxKJ9uNFiEDo2uh7xKOG21/MoSrTFjqWhxYHuW6o+N3tr4Oc5XX5J&#10;6Uv55N+3D2/lbondzpjLi+nuFlSgKfyZ4TRfpkMhm0q359qrXvg8vhGrgOsE1MkQJam8KwUtFjHo&#10;Itf/PxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJjW6MkBAgAA8wMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALYZe4vdAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAWwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" o:allowincell="f" fillcolor="#eaf1dd [662]" stroked="f">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F959B2" w14:textId="4ED5D360" w:rsidR="00BF05DC" w:rsidRDefault="0020658E" w:rsidP="00AD32C0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004554C0">
         <w:rPr>
@@ -400,51 +388,51 @@
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3F67F9CE" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.9pt;margin-top:15.8pt;width:473.25pt;height:597.75pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4JoGlBAIAAPQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOcmmNOEWRosOA&#10;7gJ0/QBGlmNjsqhRSpzs60fJSRpsb8VeBJGUDg+PjpZ3h86IvSbfoi1lPhpLoa3CqrXbUr78ePxw&#10;I4UPYCswaHUpj9rLu9X7d8veFXqCDZpKk2AQ64velbIJwRVZ5lWjO/AjdNpysUbqIHBI26wi6Bm9&#10;M9lkPJ5nPVLlCJX2nrMPQ1GuEn5daxW+1bXXQZhSMreQVkrrJq7ZagnFlsA1rTrRgDew6KC13PQC&#10;9QABxI7af6C6VhF6rMNIYZdhXbdKpxl4mnz81zTPDTidZmFxvLvI5P8frPq6f3bfKVL37gnVTy8s&#10;rhuwW31PhH2joeJ2eRQq650vLhdi4Pmq2PRfsOKnhV3ApMGhpi4C8nTikKQ+XqTWhyAUJ+c87WQx&#10;k0JxbTG7zefTReoBxfm6Ix8+aexE3JSS+C0TPOyffIh0oDgfSfTRtNVja0wKon/02pDYA788KKVt&#10;+Jium13HfIc8O2h88gCn2SlD+uac5hbJiREpNfTXTYyNrSzGpgOfmEkqRWGiB32xwerIIhEO1uOv&#10;wpsG6bcUPduulP7XDkhLYT5bFvo2n06jT1MwnS0mHNB1ZXNdAasYqpRBimG7DoO3d47abcOd8jSz&#10;xXt+nLpNsr2yOpFla6XhTt8gevc6TqdeP+vqDwAAAP//AwBQSwMEFAAGAAgAAAAhAN8rcq3gAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaJwY1bYhTIcRrS6mKupvEJomI&#10;xyF228DXM6xgObpH954p1pPrxdGOofOkIZ0nICzV3nTUaNi+PsyWIEJEMth7shq+bIB1eX5WYG78&#10;iV7scRMbwSUUctTQxjjkUoa6tQ7D3A+WOHv3o8PI59hIM+KJy10vVZIspMOOeKHFwd61tv7YHJyG&#10;76dl9smjz9Vj2G/v36pdht1O68uL6fYGRLRT/IPhV5/VoWSnyh/IBNFrmKmU1aOGq3QBgoGVus5A&#10;VEwqlaUgy0L+/6H8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALgmgaUEAgAA9AMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN8rcq3gAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="#eaf1dd [662]" stroked="f"/>
+              <v:rect w14:anchorId="1C55FA0A" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.9pt;margin-top:15.8pt;width:473.25pt;height:597.75pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4JoGlBAIAAPQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOcmmNOEWRosOA&#10;7gJ0/QBGlmNjsqhRSpzs60fJSRpsb8VeBJGUDg+PjpZ3h86IvSbfoi1lPhpLoa3CqrXbUr78ePxw&#10;I4UPYCswaHUpj9rLu9X7d8veFXqCDZpKk2AQ64velbIJwRVZ5lWjO/AjdNpysUbqIHBI26wi6Bm9&#10;M9lkPJ5nPVLlCJX2nrMPQ1GuEn5daxW+1bXXQZhSMreQVkrrJq7ZagnFlsA1rTrRgDew6KC13PQC&#10;9QABxI7af6C6VhF6rMNIYZdhXbdKpxl4mnz81zTPDTidZmFxvLvI5P8frPq6f3bfKVL37gnVTy8s&#10;rhuwW31PhH2joeJ2eRQq650vLhdi4Pmq2PRfsOKnhV3ApMGhpi4C8nTikKQ+XqTWhyAUJ+c87WQx&#10;k0JxbTG7zefTReoBxfm6Ix8+aexE3JSS+C0TPOyffIh0oDgfSfTRtNVja0wKon/02pDYA788KKVt&#10;+Jium13HfIc8O2h88gCn2SlD+uac5hbJiREpNfTXTYyNrSzGpgOfmEkqRWGiB32xwerIIhEO1uOv&#10;wpsG6bcUPduulP7XDkhLYT5bFvo2n06jT1MwnS0mHNB1ZXNdAasYqpRBimG7DoO3d47abcOd8jSz&#10;xXt+nLpNsr2yOpFla6XhTt8gevc6TqdeP+vqDwAAAP//AwBQSwMEFAAGAAgAAAAhAN8rcq3gAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaJwY1bYhTIcRrS6mKupvEJomI&#10;xyF228DXM6xgObpH954p1pPrxdGOofOkIZ0nICzV3nTUaNi+PsyWIEJEMth7shq+bIB1eX5WYG78&#10;iV7scRMbwSUUctTQxjjkUoa6tQ7D3A+WOHv3o8PI59hIM+KJy10vVZIspMOOeKHFwd61tv7YHJyG&#10;76dl9smjz9Vj2G/v36pdht1O68uL6fYGRLRT/IPhV5/VoWSnyh/IBNFrmKmU1aOGq3QBgoGVus5A&#10;VEwqlaUgy0L+/6H8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALgmgaUEAgAA9AMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN8rcq3gAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="#eaf1dd [662]" stroked="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FD6457" w:rsidRPr="00C41ADA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>INFORMATION FOR APPLICANTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FAF685" w14:textId="3BD37D36" w:rsidR="00212630" w:rsidRPr="002A772F" w:rsidRDefault="00212630" w:rsidP="00FD6457">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1059,69 +1047,51 @@
         </w:rPr>
         <w:t xml:space="preserve">commercial </w:t>
       </w:r>
       <w:r w:rsidR="001C3C7A" w:rsidRPr="009A4F24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>activities</w:t>
       </w:r>
       <w:r w:rsidR="009A4F24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00211E42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">please visit the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">please visit the below link </w:t>
       </w:r>
       <w:r w:rsidR="009A4F24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">for more </w:t>
       </w:r>
       <w:r w:rsidR="00CA2437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="00AE497E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1304,103 +1274,67 @@
         </w:rPr>
         <w:t>’.</w:t>
       </w:r>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">epartment needs to assess the potential </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">epartment needs to assess the potential impacts of any proposed activity </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or event </w:t>
+      </w:r>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>impacts</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> in place to protect the values of our precious parks and reserves.    </w:t>
+        <w:t xml:space="preserve">on an area and on other visitors to that area. These measures are put in place to protect the values of our precious parks and reserves.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1821293F" w14:textId="7A1035CD" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="002F231E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B381E58" w14:textId="187B2E4B" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="00A24E09">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1803,77 +1737,77 @@
         </w:rPr>
         <w:t>epartment and emergency authorities to help you if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204A464D" w14:textId="11AF7B0D" w:rsidR="00954ABA" w:rsidRDefault="00954ABA" w:rsidP="009158D4">
       <w:pPr>
         <w:ind w:left="284" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00954ABA" w:rsidSect="00954ABA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9467"/>
           </w:cols>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677B4219" w14:textId="1EB75CB9" w:rsidR="00CA2437" w:rsidRPr="00D81510" w:rsidRDefault="006950A2" w:rsidP="00953B91">
+    <w:p w14:paraId="677B4219" w14:textId="062C6781" w:rsidR="00CA2437" w:rsidRPr="00D81510" w:rsidRDefault="006950A2" w:rsidP="00953B91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660305" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48B1E441" wp14:editId="17543DDE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660305" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48B1E441" wp14:editId="0563A5D2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-127591</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-69584</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6010275" cy="8835656"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6010275" cy="8835656"/>
                         </a:xfrm>
@@ -1897,77 +1831,77 @@
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5C4A9B0F" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.05pt;margin-top:-5.5pt;width:473.25pt;height:695.7pt;z-index:-251656175;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRM4onBAIAAPQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGjEQfa/Uf7D8XhYIELpiiSKiVJXS&#10;i5T2Awavl7Xq9bhjw5J+fcdeIKh9q/pieWbsM2eOj1d3x86Kg6Zg0FVyMhpLoZ3C2rhdJb9/e3y3&#10;lCJEcDVYdLqSLzrIu/XbN6vel3qKLdpak2AQF8reV7KN0ZdFEVSrOwgj9NpxsUHqIHJIu6Im6Bm9&#10;s8V0PF4UPVLtCZUOgbMPQ1GuM37TaBW/NE3QUdhKMreYV8rrNq3FegXljsC3Rp1owD+w6MA4bnqB&#10;eoAIYk/mL6jOKMKATRwp7ApsGqN0noGnmYz/mOa5Ba/zLCxO8BeZwv+DVZ8Pz/4rJerBP6H6EYTD&#10;TQtup++JsG811NxukoQqeh/Ky4UUBL4qtv0nrPlpYR8xa3BsqEuAPJ04ZqlfLlLrYxSKkwuedno7&#10;l0Jxbbm8mS/mi9wDyvN1TyF+0NiJtKkk8VtmeDg8hZjoQHk+kumjNfWjsTYHyT96Y0kcgF8elNIu&#10;3uTrdt8x3yHPDhqfPMBpdsqQXp7T3CI7MSHlhuG6iXWplcPUdOCTMlmlJEzyYCi3WL+wSISD9fir&#10;8KZF+iVFz7arZPi5B9JS2I+OhX4/mc2ST3Mwm99OOaDryva6Ak4xVCWjFMN2Ewdv7z2ZXcudJnlm&#10;h/f8OI3Jsr2yOpFla+XhTt8gefc6zqdeP+v6NwAAAP//AwBQSwMEFAAGAAgAAAAhADkmlRHgAAAA&#10;DAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaO6FqQ4hTIcRr21IVsZvEQxIR&#10;2yF228DXM6xgN1dzdB/FerK9ONIYOu80JHMFglztTecaDbuXh1kGIkR0BnvvSMMXBViX52cF5saf&#10;3IaO29gINnEhRw1tjEMuZahbshjmfiDHv3c/Wowsx0aaEU9sbnuZKrWUFjvHCS0OdNdS/bE9WA3f&#10;T9nqk0Ofq8fwtrt/rfYr7PZaX15MtzcgIk3xD4bf+lwdSu5U+YMzQfQaZqlKGOUjSXgUE9fpcgGi&#10;YvQqUwuQZSH/jyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFEziicEAgAA9AMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADkmlRHgAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="#eaf1dd [662]" stroked="f"/>
+              <v:rect w14:anchorId="119FA6A5" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.05pt;margin-top:-5.5pt;width:473.25pt;height:695.7pt;z-index:-251656175;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRM4onBAIAAPQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGjEQfa/Uf7D8XhYIELpiiSKiVJXS&#10;i5T2Awavl7Xq9bhjw5J+fcdeIKh9q/pieWbsM2eOj1d3x86Kg6Zg0FVyMhpLoZ3C2rhdJb9/e3y3&#10;lCJEcDVYdLqSLzrIu/XbN6vel3qKLdpak2AQF8reV7KN0ZdFEVSrOwgj9NpxsUHqIHJIu6Im6Bm9&#10;s8V0PF4UPVLtCZUOgbMPQ1GuM37TaBW/NE3QUdhKMreYV8rrNq3FegXljsC3Rp1owD+w6MA4bnqB&#10;eoAIYk/mL6jOKMKATRwp7ApsGqN0noGnmYz/mOa5Ba/zLCxO8BeZwv+DVZ8Pz/4rJerBP6H6EYTD&#10;TQtup++JsG811NxukoQqeh/Ky4UUBL4qtv0nrPlpYR8xa3BsqEuAPJ04ZqlfLlLrYxSKkwuedno7&#10;l0Jxbbm8mS/mi9wDyvN1TyF+0NiJtKkk8VtmeDg8hZjoQHk+kumjNfWjsTYHyT96Y0kcgF8elNIu&#10;3uTrdt8x3yHPDhqfPMBpdsqQXp7T3CI7MSHlhuG6iXWplcPUdOCTMlmlJEzyYCi3WL+wSISD9fir&#10;8KZF+iVFz7arZPi5B9JS2I+OhX4/mc2ST3Mwm99OOaDryva6Ak4xVCWjFMN2Ewdv7z2ZXcudJnlm&#10;h/f8OI3Jsr2yOpFla+XhTt8gefc6zqdeP+v6NwAAAP//AwBQSwMEFAAGAAgAAAAhADkmlRHgAAAA&#10;DAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaO6FqQ4hTIcRr21IVsZvEQxIR&#10;2yF228DXM6xgN1dzdB/FerK9ONIYOu80JHMFglztTecaDbuXh1kGIkR0BnvvSMMXBViX52cF5saf&#10;3IaO29gINnEhRw1tjEMuZahbshjmfiDHv3c/Wowsx0aaEU9sbnuZKrWUFjvHCS0OdNdS/bE9WA3f&#10;T9nqk0Ofq8fwtrt/rfYr7PZaX15MtzcgIk3xD4bf+lwdSu5U+YMzQfQaZqlKGOUjSXgUE9fpcgGi&#10;YvQqUwuQZSH/jyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFEziicEAgAA9AMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADkmlRHgAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="#eaf1dd [662]" stroked="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA2437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00CA2437" w:rsidRPr="00D81510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>onducting led outdoor adventure activities with dependent participants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA3AE57" w14:textId="018E59FD" w:rsidR="00CA2437" w:rsidRPr="00625200" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
+    <w:p w14:paraId="7EA3AE57" w14:textId="16B1CC03" w:rsidR="00CA2437" w:rsidRPr="00625200" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3413">
         <w:rPr>
@@ -1988,51 +1922,51 @@
       <w:r w:rsidRPr="00625200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and related </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3413">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Good Practice Guides (GPGs)</w:t>
       </w:r>
       <w:r w:rsidRPr="00625200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide a good-practice framework for safe and responsible planning and delivery of led outdoor adventure activities with dependent participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68644A12" w14:textId="240DDA24" w:rsidR="00CA2437" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
+    <w:p w14:paraId="68644A12" w14:textId="421EC259" w:rsidR="00CA2437" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00625200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisations, groups and their </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2058,243 +1992,171 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00625200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the AAAS to the specific needs of the participants, pu</w:t>
       </w:r>
       <w:r w:rsidR="00AD58FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00625200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">pose and the complexity of each activity. The AAAS </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> for developing safe outdoor recreation activities and appropriate risk management framework.</w:t>
+        <w:t>pose and the complexity of each activity. The AAAS provide an excellent resource and industry best-practice for developing safe outdoor recreation activities and appropriate risk management framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6C9B5F" w14:textId="01FB0D56" w:rsidR="00CA2437" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
+    <w:p w14:paraId="4D6C9B5F" w14:textId="3E8D8B84" w:rsidR="00CA2437" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
       <w:pPr>
         <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CA2437" w:rsidSect="00643039">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9467"/>
           </w:cols>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">For more information on the AAAS and GPGs, please visit the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">For more information on the AAAS and GPGs, please visit the below link. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B57CE3" w14:textId="0FB21022" w:rsidR="00CA2437" w:rsidRPr="00CA2437" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
+    <w:p w14:paraId="70B57CE3" w14:textId="2AB103AB" w:rsidR="00CA2437" w:rsidRPr="00CA2437" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
       <w:pPr>
         <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00CA2437">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>https://australianaas.org.au/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20EFFFF7" w14:textId="0612C152" w:rsidR="00CA2437" w:rsidRDefault="00CA2437" w:rsidP="00CA2437">
       <w:pPr>
         <w:ind w:left="284" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CA2437" w:rsidSect="00954ABA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9467"/>
           </w:cols>
           <w:formProt w:val="0"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79C6246B" w14:textId="3679FDF8" w:rsidR="00CA2437" w:rsidRPr="00282C28" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
+    <w:p w14:paraId="79C6246B" w14:textId="13E55A11" w:rsidR="00CA2437" w:rsidRPr="00282C28" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
       <w:pPr>
         <w:ind w:left="57" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">What do I have to do to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>obtain</w:t>
       </w:r>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> lawful authority?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5234F023" w14:textId="7255726B" w:rsidR="00181C0D" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
+    <w:p w14:paraId="5234F023" w14:textId="79AEE3EA" w:rsidR="00181C0D" w:rsidRDefault="00CA2437" w:rsidP="00953B91">
       <w:pPr>
         <w:ind w:left="57" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00181C0D" w:rsidSect="00CA2437">
           <w:headerReference w:type="even" r:id="rId21"/>
           <w:headerReference w:type="default" r:id="rId22"/>
           <w:footerReference w:type="default" r:id="rId23"/>
           <w:headerReference w:type="first" r:id="rId24"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9467"/>
           </w:cols>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
@@ -2368,116 +2230,128 @@
         </w:rPr>
         <w:t>Department office c</w:t>
       </w:r>
       <w:r w:rsidR="00181C0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact details </w:t>
       </w:r>
       <w:r w:rsidR="006241C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and locations are </w:t>
       </w:r>
       <w:r w:rsidR="00181C0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">accessible via the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">accessible via the below link. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E19904" w14:textId="18D65953" w:rsidR="002F231E" w:rsidRPr="002D5040" w:rsidRDefault="002D5040" w:rsidP="00953B91">
+    <w:p w14:paraId="72E19904" w14:textId="329F5A5F" w:rsidR="002F231E" w:rsidRPr="002D5040" w:rsidRDefault="002D5040" w:rsidP="00953B91">
       <w:pPr>
         <w:ind w:left="57" w:right="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="002F231E" w:rsidRPr="002D5040" w:rsidSect="00954ABA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9467"/>
           </w:cols>
           <w:formProt w:val="0"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00386B8C">
+        <w:instrText>HYPERLINK "https://www.dbca.wa.gov.au/contact-us/office-locations"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="002D5040">
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>https://www.dbca.wa.gov.au/contact-us/office-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5040">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5040">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ocations</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="002D5040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25483D10" w14:textId="1111C8F8" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="00953B91">
+    <w:p w14:paraId="25483D10" w14:textId="00205175" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="00953B91">
       <w:pPr>
         <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Who should fill out this form?</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2437">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3147,460 +3021,387 @@
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or you risk not gaining approval in time. You should not advertise an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">activity or </w:t>
       </w:r>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">event until approval is given. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7C3176" w14:textId="1112AB99" w:rsidR="002F231E" w:rsidRPr="00282C28" w:rsidRDefault="002F231E" w:rsidP="00953B91">
+    <w:p w14:paraId="4C7C3176" w14:textId="1112AB99" w:rsidR="002F231E" w:rsidRDefault="002F231E" w:rsidP="00953B91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Where approval is sought to conduct an activity within a Public Drinking Water Source Area, </w:t>
       </w:r>
       <w:r w:rsidR="008C17CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00282C28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> application will be referred to the Department of Water and Environmental Regulation for review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362596F7" w14:textId="77777777" w:rsidR="00181C0D" w:rsidRDefault="00181C0D" w:rsidP="00181C0D">
+    <w:p w14:paraId="0AB83BCA" w14:textId="77777777" w:rsidR="0045626F" w:rsidRDefault="0045626F" w:rsidP="00953B91">
       <w:pPr>
-        <w:ind w:left="284" w:right="395"/>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771E763C" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...91 lines deleted...]
-      <w:r w:rsidR="00E26EEC">
+      <w:r w:rsidRPr="00BD254C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Privacy Notice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC3BE96" w14:textId="77777777" w:rsidR="009B798D" w:rsidRPr="009B798D" w:rsidRDefault="009B798D" w:rsidP="009B798D">
+    <w:p w14:paraId="2F5EC207" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRPr="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B798D">
+    </w:p>
+    <w:p w14:paraId="66AAD567" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B798D">
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department of Biodiversity, Conservation and Attractions (DBCA) collects this personal information to assess, approve and grant lawful authority to undertake certain activities that would otherwise be against the law under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD254C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Conservation and Land Management Act 1984</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B798D">
+      <w:r w:rsidRPr="00BD254C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> and Conservation and Land Management Regulations 2002 in Western Australia’s national parks and other conservation reserves. </w:t>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Conservation and Land Management Regulations 2002</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Western Australia’s national parks and other conservation reserves. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A044275" w14:textId="77777777" w:rsidR="009B798D" w:rsidRDefault="009B798D" w:rsidP="009B798D">
+    <w:p w14:paraId="639EC4C3" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRPr="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B798D">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="13A69521" w14:textId="7C48A58E" w:rsidR="00984BC4" w:rsidRDefault="00244912" w:rsidP="009B798D">
+    <w:p w14:paraId="42C9C921" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...13 lines deleted...]
-        </w:sectPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00244912">
+      <w:r w:rsidRPr="00BD254C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>If you choose not to provide personal information, you will not be able to legally carry out the activities in Western Australia’s national parks and other conservation reserves. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B3BC92" w14:textId="199CE7FF" w:rsidR="00984BC4" w:rsidRPr="00CA2437" w:rsidRDefault="002D3B59" w:rsidP="00984BC4">
+    <w:p w14:paraId="6793380A" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRPr="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="002402F5">
+    </w:p>
+    <w:p w14:paraId="5235C25E" w14:textId="77777777" w:rsidR="00BD254C" w:rsidRPr="00BD254C" w:rsidRDefault="00BD254C" w:rsidP="00BD254C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For further details on how DBCA manage your personal information, you can read our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00BD254C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Privacy Policy.</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...66 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00BD254C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="003D7938">
+        <w:t xml:space="preserve"> If you have any questions about how your personal information will be handled, or if you would like to access your personal information, please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00BD254C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>privacy@dbca.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00BD254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50423E67" w14:textId="77777777" w:rsidR="00DB3F97" w:rsidRDefault="00DB3F97" w:rsidP="00392C50">
+    <w:p w14:paraId="4B6DD003" w14:textId="77777777" w:rsidR="0045626F" w:rsidRPr="00282C28" w:rsidRDefault="0045626F" w:rsidP="00953B91">
       <w:pPr>
-        <w:ind w:right="395"/>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="57" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00DB3F97" w:rsidSect="00DB3F97">
-[...9 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182B2CE3" w14:textId="77777777" w:rsidR="00DB3F97" w:rsidRDefault="00DB3F97" w:rsidP="00392C50">
-[...11 lines deleted...]
-    <w:p w14:paraId="61D062AD" w14:textId="30CC6C50" w:rsidR="00984BC4" w:rsidRDefault="00984BC4" w:rsidP="00181C0D">
+    <w:p w14:paraId="61D062AD" w14:textId="53824D2A" w:rsidR="00181C0D" w:rsidRDefault="00181C0D" w:rsidP="00181C0D">
       <w:pPr>
         <w:ind w:left="284" w:right="395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00984BC4" w:rsidSect="00954ABA">
-[...3 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId39"/>
+        <w:sectPr w:rsidR="00181C0D" w:rsidSect="00954ABA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9467"/>
           </w:cols>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE9D45F" w14:textId="27D445ED" w:rsidR="009158D4" w:rsidRPr="00E11643" w:rsidRDefault="009158D4" w:rsidP="001F5160">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="9214" w:hanging="9214"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -3617,87 +3418,76 @@
         <w:t>PART A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6331FB57" w14:textId="3C01FC4C" w:rsidR="009158D4" w:rsidRDefault="008E118F" w:rsidP="000858C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3420" w:hanging="3420"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009158D4" w:rsidRPr="008E118F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>APPLICANT</w:t>
       </w:r>
       <w:r w:rsidR="009F0125">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="009158D4" w:rsidRPr="008E118F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">S </w:t>
       </w:r>
       <w:r w:rsidR="00AD32C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DETAILS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F841166" w14:textId="77777777" w:rsidR="009158D4" w:rsidRDefault="009158D4" w:rsidP="009158D4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -6356,51 +6146,51 @@
       <w:r w:rsidR="000858C3" w:rsidRPr="001F5160">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32D7E122" wp14:editId="1EE4999D">
             <wp:extent cx="501500" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="C:\Documents and Settings\luisal\Local Settings\Temporary Internet Files\Content.IE5\T2IH3V5W\MC900441311[1].png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Documents and Settings\luisal\Local Settings\Temporary Internet Files\Content.IE5\T2IH3V5W\MC900441311[1].png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40"/>
+                    <a:blip r:embed="rId27"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="501500" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7353,69 +7143,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are you camping?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21EFEEAB" w14:textId="5B6334ED" w:rsidR="003675CD" w:rsidRPr="001F5160" w:rsidRDefault="001F5160" w:rsidP="000858C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6270"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">If </w:t>
-[...17 lines deleted...]
-              <w:t>, method of payment:</w:t>
+              <w:t>If Yes, method of payment:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C6622C3" w14:textId="7592F512" w:rsidR="001F5160" w:rsidRPr="001F5160" w:rsidRDefault="005F37E5" w:rsidP="000858C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6270"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8013,68 +7785,66 @@
             </w:r>
             <w:r w:rsidR="005A24DF" w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">as </w:t>
             </w:r>
             <w:r w:rsidR="003675CD" w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidR="00625A9A" w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">previous </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="003675CD" w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>page</w:t>
             </w:r>
             <w:r w:rsidR="005A24DF" w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008D5EA8" w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="005A24DF" w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00DE2B85" w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -8519,51 +8289,51 @@
       </w:r>
       <w:r w:rsidRPr="001F5160">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00894B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">accessible </w:t>
       </w:r>
       <w:r w:rsidR="00600B8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="0087233E" w:rsidRPr="00CB1F24">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://exploreparks.dbca.wa.gov.au/fee-waivers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B252DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9497" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4366"/>
@@ -8655,51 +8425,51 @@
                                   <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="11DD00BE" id="_x0000_t87" coordsize="21600,21600" o:spt="87" adj="1800,10800" path="m21600,qx10800@0l10800@2qy0@11,10800@3l10800@1qy21600,21600e" filled="f">
+                    <v:shapetype w14:anchorId="61CEE6B7" id="_x0000_t87" coordsize="21600,21600" o:spt="87" adj="1800,10800" path="m21600,qx10800@0l10800@2qy0@11,10800@3l10800@1qy21600,21600e" filled="f">
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="sum 21600 0 #0"/>
                         <v:f eqn="sum #1 0 #0"/>
                         <v:f eqn="sum #1 #0 0"/>
                         <v:f eqn="prod #0 9598 32768"/>
                         <v:f eqn="sum 21600 0 @4"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="min #1 @6"/>
                         <v:f eqn="prod @7 1 2"/>
                         <v:f eqn="prod #0 2 1"/>
                         <v:f eqn="sum 21600 0 @9"/>
                         <v:f eqn="val #1"/>
                       </v:formulas>
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="21600,0;0,10800;21600,21600" textboxrect="13963,@4,21600,@5"/>
                       <v:handles>
                         <v:h position="center,#0" yrange="0,@8"/>
                         <v:h position="topLeft,#1" yrange="@9,@10"/>
                       </v:handles>
                     </v:shapetype>
                     <v:shape id="AutoShape 103" o:spid="_x0000_s1026" type="#_x0000_t87" style="position:absolute;margin-left:46.4pt;margin-top:3.75pt;width:6.75pt;height:33.65pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDCuKVFQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhO7TU14hRbuw4D&#10;ugvQ7QMUXWJtsqhJSpz260fJTpZub8P8IJAmdchzSK2uD70he+mDBtvScjanRFoOQtttS799vXu1&#10;pCREZgUzYGVLH2Wg1+uXL1aDa+QCOjBCeoIgNjSDa2kXo2uKIvBO9izMwEmLQQW+ZxFdvy2EZwOi&#10;96ZYzOeviwG8cB64DAH/3o5Bus74SkkePysVZCSmpdhbzKfP5yadxXrFmq1nrtN8aoP9Qxc90xaL&#10;nqBuWWRk5/VfUL3mHgKoOOPQF6CU5jJzQDbl/A82Dx1zMnNBcYI7yRT+Hyz/tH9wX3xqPbh74D8C&#10;KlIMLjSnSHIC5pDN8BEEzpDtImSyB+X7dBNpkEPW9PGkqTxEwvHnsr5c1JRwjFSLy4u6TpIXrDne&#10;dT7E9xJ6koyWGqniW894os0atr8PMcsqiGV9qi2+l5So3uCU9syQqqyri2mKZzmLZznLsqqmshMi&#10;NnAsnOAt3Glj8i4YS4aWXtXYdIoEMFqkYHb8dnNjPMHCyDN/E+yzNA87KzJYJ5l4N9mRaTPaWNzY&#10;SeUkbFrW0GxAPKLIHsYdxTeFRgf+iZIB97Ol4eeOeUmJ+WBxAa6QU1ro7FQoMjr+PLI5jzDLEaql&#10;kZLRvInjI9g5r7cdViozXQtvcLhKx+MWjF1NzeIO5tlN7yUt+bmfs36/6vUvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAYPHD69sAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEzOzW7CMBAE4HulvoO1lXpB&#10;xSH8p3FQVanHHqCIXpd4SSLidWQbCH16zIkeR7Oa/fJVb1pxJucbywpGwwQEcWl1w5WC7c/X2wKE&#10;D8gaW8uk4EoeVsXzU46Zthde03kTKhFH2GeooA6hy6T0ZU0G/dB2xLE7WGcwxOgqqR1e4rhpZZok&#10;M2mw4fihxo4+ayqPm5NRQIPRcWd31/V44v5+5eA7zNNKK/X60n+8gwjUh8cx3PmRDkU07e2JtRet&#10;gmUa5UHBfAriXiezMYh9zJMFyCKX//3FDQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIMK&#10;4pUVAgAAHQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGDxw+vbAAAABwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" adj=",10399"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -8986,51 +8756,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="4F68375C" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                    <v:shapetype w14:anchorId="76D0D55F" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                       <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
                     <v:shape id="AutoShape 75" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-4.4pt;margin-top:20.85pt;width:98pt;height:0;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHORrKuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCttiMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJVmy3YT4IlEg+Pj7S6/t5dOJoiC36Vi4XtRTGK9TW96388fL44aMU&#10;HMFrcOhNK0+G5f3m/bv1FBqzwgGdNiQSiOdmCq0cYgxNVbEazAi8wGB8cnZII8R0pb7SBFNCH121&#10;quu7akLSgVAZ5vT68OqUm4LfdUbF713HJgrXysQtlpPKuc9ntVlD0xOEwaozDfgHFiNYn4peoR4g&#10;gjiQ/QtqtIqQsYsLhWOFXWeVKT2kbpb1H908DxBM6SWJw+EqE/8/WPXtuPU7ytTV7J/DE6qfLDxu&#10;B/C9KQReTiENbpmlqqbAzTUlXzjsSOynr6hTDBwiFhXmjsYMmfoTcxH7dBXbzFGo9Lhc3dzc1Wkm&#10;6uKroLkkBuL4xeAostFKjgS2H+IWvU8jRVqWMnB84phpQXNJyFU9PlrnymSdF1MrP92ubksCo7M6&#10;O3MYU7/fOhJHyLtRvtJj8rwNIzx4XcAGA/rz2Y5g3audijt/liarkVePmz3q044ukqXhFZbnRcvb&#10;8fZesn//DptfAAAA//8DAFBLAwQUAAYACAAAACEA6NIOUN0AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70h9B2uRuKDWSQQ0hDhVVYkDx/5IXLfxkgTidRQ7TejT46oHetyZ0cy3+Woy&#10;rThR7xrLCuJFBIK4tLrhSsFh/z5PQTiPrLG1TAp+ycGqmN3lmGk78pZOO1+JUMIuQwW1910mpStr&#10;MugWtiMO3pftDfpw9pXUPY6h3LQyiaIXabDhsFBjR5uayp/dYBSQG57jaP1qqsPHeXz8TM7fY7dX&#10;6uF+Wr+B8DT5/zBc8AM6FIHpaAfWTrQK5mkg9wqe4iWIi58uExDHqyCLXN4+UPwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEARzkayrgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA6NIOUN0AAAAIAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="005F37E5" w:rsidRPr="001F5160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text17"/>
             <w:r w:rsidR="00B12C4F" w:rsidRPr="001F5160">
@@ -13450,128 +13220,454 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A12783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005F37E5" w:rsidRPr="00A12783">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B646BB" w:rsidRPr="00C41ADA" w14:paraId="0ED2F4D3" w14:textId="77777777" w:rsidTr="007557AB">
+      <w:tr w:rsidR="00AF6A65" w:rsidRPr="00C41ADA" w14:paraId="776B3FE3" w14:textId="77777777" w:rsidTr="00AF6A65">
         <w:trPr>
-          <w:trHeight w:val="80"/>
+          <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA4F0E8" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00C41ADA" w:rsidRDefault="00B646BB" w:rsidP="000858C3">
+          <w:p w14:paraId="1677D43D" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="00C41ADA" w:rsidRDefault="00AF6A65" w:rsidP="000858C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6579" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBAC98C" w14:textId="77777777" w:rsidR="00B646BB" w:rsidRPr="00C41ADA" w:rsidRDefault="00B646BB" w:rsidP="000858C3">
+          <w:p w14:paraId="0E15DA7A" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="000858C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B646BB" w:rsidRPr="00C41ADA" w14:paraId="0ED2F4D3" w14:textId="77777777" w:rsidTr="00D10A09">
+        <w:trPr>
+          <w:trHeight w:val="679"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA4F0E8" w14:textId="6A6D3F08" w:rsidR="00B646BB" w:rsidRPr="00B60704" w:rsidRDefault="001A6471" w:rsidP="00D10A09">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Names of </w:t>
+            </w:r>
+            <w:r w:rsidR="00894AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>participants/officials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6579" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBAC98C" w14:textId="2E527107" w:rsidR="00B646BB" w:rsidRPr="00C41ADA" w:rsidRDefault="00B06446" w:rsidP="000A03C0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text23"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C54D7" w:rsidRPr="00C41ADA" w14:paraId="0C9F7BFF" w14:textId="77777777" w:rsidTr="00D10A09">
+        <w:trPr>
+          <w:trHeight w:val="679"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4149C64E" w14:textId="3C5CFC7A" w:rsidR="000C54D7" w:rsidRPr="00B60704" w:rsidRDefault="00807DB1" w:rsidP="00D10A09">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Registration of vehicles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6579" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46497F25" w14:textId="2BC6DDA8" w:rsidR="000C54D7" w:rsidRPr="00C41ADA" w:rsidRDefault="00B06446" w:rsidP="000858C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text23"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A12783">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51CCEAE2" w14:textId="77777777" w:rsidR="00270CF0" w:rsidRDefault="00270CF0" w:rsidP="000858C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00270CF0" w:rsidSect="007557AB">
-          <w:headerReference w:type="even" r:id="rId42"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId44"/>
+          <w:headerReference w:type="even" r:id="rId29"/>
+          <w:headerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="720" w:right="2261" w:bottom="720" w:left="993" w:header="0" w:footer="283" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="10064"/>
           </w:cols>
           <w:noEndnote/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F3C3DB4" w14:textId="77777777" w:rsidR="0007615F" w:rsidRPr="000858C3" w:rsidRDefault="00D11427" w:rsidP="007557AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
@@ -14693,51 +14789,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="1DA0D2FC" id="Line 23" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,8.4pt" to="0,53pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzFlxJrwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815Kd1AgEyzk4TS9p&#10;ayDpB6z5kIhQXIJLW/Lfl6QfCdpbEQggyH2MZmZ3dT8Nlh1UIIOu5fNZzZlyAqVxXct/vzx+ueOM&#10;IjgJFp1q+VERv19//rQafaMW2KOVKrAE4qgZfcv7GH1TVSR6NQDN0CuXkhrDADE9Q1fJAGNCH2y1&#10;qOtlNWKQPqBQRCn6cErydcHXWon4S2tSkdmWJ26xnKGcu3xW6xU0XQDfG3GmAf/BYgDj0k+vUA8Q&#10;ge2D+QdqMCIgoY4zgUOFWhuhioakZl7/pea5B6+KlmQO+atN9HGw4udh47YhUxeTe/ZPKF6JOdz0&#10;4DpVCLwcfRrcPFtVjZ6aa0t+kN8Gtht/oEw1sI9YXJh0GDJk0semYvbxaraaIhOnoEjRr8vl7aLM&#10;oYLm0ucDxe8KB5YvLbfGZRuggcMTxcwDmktJDjt8NNaWUVrHxgR6c3NbGgitkTmZyyh0u40N7ABp&#10;Ge7q/BVRKfO+LODeyQLWK5DfzvcIxp7u6efWnb3I8vOuUbNDedyGi0dpWoXlebPyOrx/l+63/V//&#10;AQAA//8DAFBLAwQUAAYACAAAACEAkcVgqdcAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkbiyBQ4dK02lCQtUOHCg8QNqYttA4pXG3sqfHnOD4+bd+fy52axjVEec0RLJwuzGg&#10;kNroB+osvL0+3dyDSuzIuzESWvjGBLvy8qJwuY8nesFjzZ2SEkq5s9AzT7nWqe0xuLSJE5Jk73EO&#10;jgXnTvvZnaQ8jPrOmEwHN5Bc6N2Ejz22n/USLJzrw6H5WKptN2mqzrTnr231bO311bp/AMW48t8y&#10;/OqLOpTi1MSFfFKjBXmEZZqJv6RCjZDJDOiy0P/lyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA8xZcSa8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAkcVgqdcAAAAEAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
+              <v:line w14:anchorId="2ABB1CAE" id="Line 23" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,8.4pt" to="0,53pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzFlxJrwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815Kd1AgEyzk4TS9p&#10;ayDpB6z5kIhQXIJLW/Lfl6QfCdpbEQggyH2MZmZ3dT8Nlh1UIIOu5fNZzZlyAqVxXct/vzx+ueOM&#10;IjgJFp1q+VERv19//rQafaMW2KOVKrAE4qgZfcv7GH1TVSR6NQDN0CuXkhrDADE9Q1fJAGNCH2y1&#10;qOtlNWKQPqBQRCn6cErydcHXWon4S2tSkdmWJ26xnKGcu3xW6xU0XQDfG3GmAf/BYgDj0k+vUA8Q&#10;ge2D+QdqMCIgoY4zgUOFWhuhioakZl7/pea5B6+KlmQO+atN9HGw4udh47YhUxeTe/ZPKF6JOdz0&#10;4DpVCLwcfRrcPFtVjZ6aa0t+kN8Gtht/oEw1sI9YXJh0GDJk0semYvbxaraaIhOnoEjRr8vl7aLM&#10;oYLm0ucDxe8KB5YvLbfGZRuggcMTxcwDmktJDjt8NNaWUVrHxgR6c3NbGgitkTmZyyh0u40N7ABp&#10;Ge7q/BVRKfO+LODeyQLWK5DfzvcIxp7u6efWnb3I8vOuUbNDedyGi0dpWoXlebPyOrx/l+63/V//&#10;AQAA//8DAFBLAwQUAAYACAAAACEAkcVgqdcAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2QkbiyBQ4dK02lCQtUOHCg8QNqYttA4pXG3sqfHnOD4+bd+fy52axjVEec0RLJwuzGg&#10;kNroB+osvL0+3dyDSuzIuzESWvjGBLvy8qJwuY8nesFjzZ2SEkq5s9AzT7nWqe0xuLSJE5Jk73EO&#10;jgXnTvvZnaQ8jPrOmEwHN5Bc6N2Ejz22n/USLJzrw6H5WKptN2mqzrTnr231bO311bp/AMW48t8y&#10;/OqLOpTi1MSFfFKjBXmEZZqJv6RCjZDJDOiy0P/lyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA8xZcSa8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAkcVgqdcAAAAEAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005840FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0007615F" w:rsidRPr="00CC3859">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SAFETY</w:t>
       </w:r>
       <w:r w:rsidR="0007615F" w:rsidRPr="000858C3">
         <w:rPr>
@@ -15103,51 +15199,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00D76F20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tourism WA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:anchor="/" w:history="1">
+      <w:hyperlink r:id="rId32" w:anchor="/" w:history="1">
         <w:r w:rsidR="005423B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>event resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B22541">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76F20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -15249,51 +15345,51 @@
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="07876487" id="Rectangle 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.25pt;margin-top:.75pt;width:12pt;height:82.05pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuOMha/gEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7406cWKs1pltVWl&#10;7UXa9gMwxjYqZuiA46Rf3wFns1H7VtUPiBnMmTNnDtub42jYQaHXYGterHLOlJXQatvX/Pu3+1fv&#10;OPNB2FYYsKrmJ+X5ze7li+3sKlXCAKZVyAjE+mp2NR9CcFWWeTmoUfgVOGXpsAMcRaAQ+6xFMRP6&#10;aLIyz99kM2DrEKTynrJ3yyHfJfyuUzJ86TqvAjM1J24hrZjWJq7ZbiuqHoUbtDzTEP/AYhTaUtEL&#10;1J0Igk2o/4IatUTw0IWVhDGDrtNSpR6omyL/o5vHQTiVeiFxvLvI5P8frPx8eHRfMVL37gHkD88s&#10;7Adhe3WLCPOgREvliihUNjtfXS7EwNNV1syfoKXRiilA0uDY4RgBqTt2TFKfLlKrY2CSksWmXOc0&#10;EElHRb4u89ebVEJUT7cd+vBBwcjipuZIo0zo4vDgQ2QjqqdfEnswur3XxqQg2kftDbKDoME3fZGu&#10;mmkkqkuuyOO3zJ/y5JIln1KEnRwYIVIlf41ubKxhIVZbiMRMUicKEr3nqwbaE4mDsFiOnghtBsBf&#10;nM1kt5r7n5NAxZn5aEng98V6Hf2ZgvXmbUkBXp801yfCSoKqeeBs2e7D4unJoe4HqrQ0bOGWhtLp&#10;pNczqzNZslRq7mz/6NnrOP31/Eh3vwEAAP//AwBQSwMEFAAGAAgAAAAhAEHQxVrdAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMjk9Lw0AUxO+C32F5grd202KDjdkU/7QSCh5sFT2+Js8kmH0bs5s2&#10;fnufJz0Nwwwzv3Q12lYdqfeNYwOzaQSKuHBlw5WBl/1mcg3KB+QSW8dk4Js8rLLzsxST0p34mY67&#10;UCkZYZ+ggTqELtHaFzVZ9FPXEUv24XqLQWxf6bLHk4zbVs+jKNYWG5aHGju6r6n43A3WwHr7MH9/&#10;e827kG+GO5+P+PS4/jLm8mK8vQEVaAx/ZfjFF3TIhOngBi69ag1MZlcLqUogIvlS5CAuXsSgs1T/&#10;589+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC44yFr+AQAA7AMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEHQxVrdAAAABwEAAA8AAAAAAAAA&#10;AAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" fillcolor="white [3212]" stroked="f"/>
+              <v:rect w14:anchorId="306B90CF" id="Rectangle 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.25pt;margin-top:.75pt;width:12pt;height:82.05pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuOMha/gEAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7406cWKs1pltVWl&#10;7UXa9gMwxjYqZuiA46Rf3wFns1H7VtUPiBnMmTNnDtub42jYQaHXYGterHLOlJXQatvX/Pu3+1fv&#10;OPNB2FYYsKrmJ+X5ze7li+3sKlXCAKZVyAjE+mp2NR9CcFWWeTmoUfgVOGXpsAMcRaAQ+6xFMRP6&#10;aLIyz99kM2DrEKTynrJ3yyHfJfyuUzJ86TqvAjM1J24hrZjWJq7ZbiuqHoUbtDzTEP/AYhTaUtEL&#10;1J0Igk2o/4IatUTw0IWVhDGDrtNSpR6omyL/o5vHQTiVeiFxvLvI5P8frPx8eHRfMVL37gHkD88s&#10;7Adhe3WLCPOgREvliihUNjtfXS7EwNNV1syfoKXRiilA0uDY4RgBqTt2TFKfLlKrY2CSksWmXOc0&#10;EElHRb4u89ebVEJUT7cd+vBBwcjipuZIo0zo4vDgQ2QjqqdfEnswur3XxqQg2kftDbKDoME3fZGu&#10;mmkkqkuuyOO3zJ/y5JIln1KEnRwYIVIlf41ubKxhIVZbiMRMUicKEr3nqwbaE4mDsFiOnghtBsBf&#10;nM1kt5r7n5NAxZn5aEng98V6Hf2ZgvXmbUkBXp801yfCSoKqeeBs2e7D4unJoe4HqrQ0bOGWhtLp&#10;pNczqzNZslRq7mz/6NnrOP31/Eh3vwEAAP//AwBQSwMEFAAGAAgAAAAhAEHQxVrdAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMjk9Lw0AUxO+C32F5grd202KDjdkU/7QSCh5sFT2+Js8kmH0bs5s2&#10;fnufJz0Nwwwzv3Q12lYdqfeNYwOzaQSKuHBlw5WBl/1mcg3KB+QSW8dk4Js8rLLzsxST0p34mY67&#10;UCkZYZ+ggTqELtHaFzVZ9FPXEUv24XqLQWxf6bLHk4zbVs+jKNYWG5aHGju6r6n43A3WwHr7MH9/&#10;e827kG+GO5+P+PS4/jLm8mK8vQEVaAx/ZfjFF3TIhOngBi69ag1MZlcLqUogIvlS5CAuXsSgs1T/&#10;589+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC44yFr+AQAA7AMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEHQxVrdAAAABwEAAA8AAAAAAAAA&#10;AAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" fillcolor="white [3212]" stroked="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114297" distR="114297" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="489F7C71" wp14:editId="72FC7855">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>104775</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="848995"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="39" name="Line 28"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -15322,51 +15418,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="78B72B46" id="Line 28" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,8.25pt" to="0,75.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQACn5rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815LzKBzBcg5O0kva&#10;GkjyAWuSkohQXIJLW/Lfl6RlJ2lvRUCA4L6Gs7O7vB17w/bKk0Zb8/ms5ExZgVLbtuYvzw/fFpxR&#10;ACvBoFU1Pyjit6uvX5aDq9QFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Nc&#10;lOX3YkAvnUehiKL37hjkq4zfNEqE301DKjBT88gt5Nvne5vuYrWEqvXgOi0mGvAfLHrQNn56hrqD&#10;AGzn9T9QvRYeCZswE9gX2DRaqNxD7GZe/tXNUwdO5V6iOOTOMtHnwYpf+7Xd+ERdjPbJPaJ4JWZx&#10;3YFtVSbwfHBxcPMkVTE4qs4lySC38Ww7/EQZc2AXMKswNr5PkLE/NmaxD2ex1RiYODpF9C6uFjc3&#10;1xkcqlOd8xR+KOxZetTcaJtkgAr2jxQSD6hOKclt8UEbk0dpLBtqfn15eZULCI2WKZjSyLfbtfFs&#10;D3EZFmU6078f0jzurMxgnQJ5P70DaHN8x8+NnbRI7addo2qL8rDxJ43itDLLabPSOry3c/Xb/q/+&#10;AAAA//8DAFBLAwQUAAYACAAAACEAj0M8ndkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2Qkbixl0jZUmk4TEqp24EDZA6SN13Y0TmncrezpMSc4fv6t35+z7ex7dcYxdoEMPC4S&#10;UEh1cB01Bg4frw9PoCJbcrYPhAa+McI2v73JbOrChd7xXHKjpIRiag20zEOqdaxb9DYuwoAk2TGM&#10;3rLg2Gg32ouU+14vk2Stve1ILrR2wJcW689y8gau5X5fnaZi0wyaiivt+GtTvBlzfzfvnkExzvy3&#10;DL/6og65OFVhIhdVb0AeYZmuV6AkFaqEVskSdJ7p//L5DwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDQACn5rwEAAEcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCPQzyd2QAAAAQBAAAPAAAAAAAAAAAAAAAAAAkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
+              <v:line w14:anchorId="2729401F" id="Line 28" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,8.25pt" to="0,75.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQACn5rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815LzKBzBcg5O0kva&#10;GkjyAWuSkohQXIJLW/Lfl6RlJ2lvRUCA4L6Gs7O7vB17w/bKk0Zb8/ms5ExZgVLbtuYvzw/fFpxR&#10;ACvBoFU1Pyjit6uvX5aDq9QFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Nc&#10;lOX3YkAvnUehiKL37hjkq4zfNEqE301DKjBT88gt5Nvne5vuYrWEqvXgOi0mGvAfLHrQNn56hrqD&#10;AGzn9T9QvRYeCZswE9gX2DRaqNxD7GZe/tXNUwdO5V6iOOTOMtHnwYpf+7Xd+ERdjPbJPaJ4JWZx&#10;3YFtVSbwfHBxcPMkVTE4qs4lySC38Ww7/EQZc2AXMKswNr5PkLE/NmaxD2ex1RiYODpF9C6uFjc3&#10;1xkcqlOd8xR+KOxZetTcaJtkgAr2jxQSD6hOKclt8UEbk0dpLBtqfn15eZULCI2WKZjSyLfbtfFs&#10;D3EZFmU6078f0jzurMxgnQJ5P70DaHN8x8+NnbRI7addo2qL8rDxJ43itDLLabPSOry3c/Xb/q/+&#10;AAAA//8DAFBLAwQUAAYACAAAACEAj0M8ndkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2Qkbixl0jZUmk4TEqp24EDZA6SN13Y0TmncrezpMSc4fv6t35+z7ex7dcYxdoEMPC4S&#10;UEh1cB01Bg4frw9PoCJbcrYPhAa+McI2v73JbOrChd7xXHKjpIRiag20zEOqdaxb9DYuwoAk2TGM&#10;3rLg2Gg32ouU+14vk2Stve1ILrR2wJcW689y8gau5X5fnaZi0wyaiivt+GtTvBlzfzfvnkExzvy3&#10;DL/6og65OFVhIhdVb0AeYZmuV6AkFaqEVskSdJ7p//L5DwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDQACn5rwEAAEcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCPQzyd2QAAAAQBAAAPAAAAAAAAAAAAAAAAAAkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C25223" w14:paraId="38B55C31" w14:textId="77777777" w:rsidTr="007557AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76D52652" w14:textId="77777777" w:rsidR="00C25223" w:rsidRDefault="00C25223" w:rsidP="000858C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -17626,163 +17722,143 @@
       <w:r w:rsidR="00E828A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>covering the proposed location and activities</w:t>
       </w:r>
       <w:r w:rsidR="00B53F02" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0031399D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please complete the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Please complete the below table and </w:t>
+      </w:r>
+      <w:r w:rsidR="007945AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>attach</w:t>
+      </w:r>
       <w:r w:rsidR="0031399D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>below table</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> a copy of </w:t>
+      </w:r>
+      <w:r w:rsidR="00857D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
       <w:r w:rsidR="0031399D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007945AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>attach</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0031399D">
+        <w:t xml:space="preserve">PLI </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a copy of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00857D3D">
+        <w:t>certificate or currency</w:t>
+      </w:r>
+      <w:r w:rsidR="00E828A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>your</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0031399D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00321B46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007945AD">
+        <w:t>when submitting this form</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65D3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PLI </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D7119">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53F02" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>certificate or currency</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">If you are unsure, please contact the appropriate </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00C850E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>department office</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B53F02" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587F1B50" w14:textId="77777777" w:rsidR="00B53F02" w:rsidRPr="007557AB" w:rsidRDefault="00B53F02" w:rsidP="00B53F02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="708"/>
         <w:jc w:val="both"/>
@@ -17896,51 +17972,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="046F3E32" id="Line 40" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658226;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="471.75pt,12.15pt" to="471.75pt,90.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzGkwEsAEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815IDxIgFyzk4TS9p&#10;ayDpB6xJyiJKcYld2pL/viT9aNDeikIAQe5jNDO7q8dpcOJoiC36Vs5ntRTGK9TW71v54+3504MU&#10;HMFrcOhNK0+G5eP644fVGBpzhz06bUgkEM/NGFrZxxiaqmLVmwF4hsH4lOyQBojpSftKE4wJfXDV&#10;XV0vqhFJB0JlmFP06ZyU64LfdUbF713HJgrXysQtlpPKuctntV5BsycIvVUXGvAPLAawPv30BvUE&#10;EcSB7F9Qg1WEjF2cKRwq7DqrTNGQ1MzrP9S89hBM0ZLM4XCzif8frPp23PgtZepq8q/hBdVPFh43&#10;Pfi9KQTeTiENbp6tqsbAza0lPzhsSezGr6hTDRwiFhemjoYMmfSJqZh9upltpijUOahSdLlcLO/L&#10;HCporn2BOH4xOIh8aaWzPtsADRxfOGYe0FxLctjjs3WujNJ5MbZyUS/vSwOjszoncxnTfrdxJI6Q&#10;luGhzl8RlTLvywgPXhew3oD+fLlHsO58Tz93/uJFlp93jZsd6tOWrh6laRWWl83K6/D+Xbp/7//6&#10;FwAAAP//AwBQSwMEFAAGAAgAAAAhAAHakovdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj9FK&#10;xDAQRd8F/yGM4JubtF2l1qaLiIKCsG71A7LN2BabSWmy2+7fO+KDPs7M4c655WZxgzjiFHpPGpKV&#10;AoHUeNtTq+Hj/ekqBxGiIWsGT6jhhAE21flZaQrrZ9rhsY6t4BAKhdHQxTgWUoamQ2fCyo9IfPv0&#10;kzORx6mVdjIzh7tBpkrdSGd64g+dGfGhw+arPjgN+TaNKulPqn6cu92Lmv3bq33W+vJiub8DEXGJ&#10;fzD86LM6VOy09weyQQwabtfZNaMa0nUGgoHfxZ7JPMlAVqX8X6H6BgAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAPMaTASwAQAARwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAHakovdAAAACgEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".16931mm"/>
+              <v:line w14:anchorId="7924EDBF" id="Line 40" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658226;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="471.75pt,12.15pt" to="471.75pt,90.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzGkwEsAEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815IDxIgFyzk4TS9p&#10;ayDpB6xJyiJKcYld2pL/viT9aNDeikIAQe5jNDO7q8dpcOJoiC36Vs5ntRTGK9TW71v54+3504MU&#10;HMFrcOhNK0+G5eP644fVGBpzhz06bUgkEM/NGFrZxxiaqmLVmwF4hsH4lOyQBojpSftKE4wJfXDV&#10;XV0vqhFJB0JlmFP06ZyU64LfdUbF713HJgrXysQtlpPKuctntV5BsycIvVUXGvAPLAawPv30BvUE&#10;EcSB7F9Qg1WEjF2cKRwq7DqrTNGQ1MzrP9S89hBM0ZLM4XCzif8frPp23PgtZepq8q/hBdVPFh43&#10;Pfi9KQTeTiENbp6tqsbAza0lPzhsSezGr6hTDRwiFhemjoYMmfSJqZh9upltpijUOahSdLlcLO/L&#10;HCporn2BOH4xOIh8aaWzPtsADRxfOGYe0FxLctjjs3WujNJ5MbZyUS/vSwOjszoncxnTfrdxJI6Q&#10;luGhzl8RlTLvywgPXhew3oD+fLlHsO58Tz93/uJFlp93jZsd6tOWrh6laRWWl83K6/D+Xbp/7//6&#10;FwAAAP//AwBQSwMEFAAGAAgAAAAhAAHakovdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj9FK&#10;xDAQRd8F/yGM4JubtF2l1qaLiIKCsG71A7LN2BabSWmy2+7fO+KDPs7M4c655WZxgzjiFHpPGpKV&#10;AoHUeNtTq+Hj/ekqBxGiIWsGT6jhhAE21flZaQrrZ9rhsY6t4BAKhdHQxTgWUoamQ2fCyo9IfPv0&#10;kzORx6mVdjIzh7tBpkrdSGd64g+dGfGhw+arPjgN+TaNKulPqn6cu92Lmv3bq33W+vJiub8DEXGJ&#10;fzD86LM6VOy09weyQQwabtfZNaMa0nUGgoHfxZ7JPMlAVqX8X6H6BgAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAPMaTASwAQAARwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAHakovdAAAACgEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".16931mm"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00375143" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="19E771C8" wp14:editId="6B12C15C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1906</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>156210</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5951220" cy="0"/>
@@ -17974,51 +18050,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0C8F625C" id="Line 37" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658229;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,12.3pt" to="468.75pt,12.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/aD3isQEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCNGiNOD2k7S7d&#10;FqDdBzCSHAuVRYFUYufvJ6lJVmy3YTAgSCL59N4jvbqfBieOhtiib+V8VkthvEJt/b6VP1+fvtxK&#10;wRG8BofetPJkWN6vP39ajaExC+zRaUMigXhuxtDKPsbQVBWr3gzAMwzGp2CHNEBMR9pXmmBM6IOr&#10;FnW9rEYkHQiVYU63D+9BuS74XWdU/NF1bKJwrUzcYlmprLu8VusVNHuC0Ft1pgH/wGIA69OjV6gH&#10;iCAOZP+CGqwiZOziTOFQYddZZYqGpGZe/6HmpYdgipZkDoerTfz/YNX348ZvKVNXk38Jz6jeWHjc&#10;9OD3phB4PYXUuHm2qhoDN9eSfOCwJbEbv6FOOXCIWFyYOhoyZNInpmL26Wq2maJQ6fLm7ma+WKSe&#10;qEusguZSGIjjV4ODyJtWOuuzD9DA8ZljJgLNJSVfe3yyzpVeOi/GVi7ru2UpYHRW52BOY9rvNo7E&#10;EdI03Nb5K6pS5GMa4cHrAtYb0I/nfQTr3vfpcefPZmT9edi42aE+beliUmpXYXkerTwPH8+l+vcP&#10;sP4FAAD//wMAUEsDBBQABgAIAAAAIQCE61zH2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7f&#10;SsMwFMbvBd8hHMG7LXV109WmQwXHxkCw+gBpc2zKmpPaZFt9e494MS+/P3zfL1+NrhNHHELrScHN&#10;NAGBVHvTUqPg4/1lcg8iRE1Gd55QwTcGWBWXF7nOjD/RGx7L2AgeoZBpBTbGPpMy1BadDlPfI3H2&#10;6QenI8uhkWbQJx53nZwlyUI63RI/WN3js8V6Xx6cgrKq069dtdku526P69e17Uk+KXV9NT4+gIg4&#10;xnMZfvEZHQpmqvyBTBCdgpR7Cma3CxCcLtO7OYjqz5BFLv/jFz8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/2g94rEBAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAhOtcx9sAAAAGAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".48pt"/>
+              <v:line w14:anchorId="73DBC7D0" id="Line 37" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658229;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,12.3pt" to="468.75pt,12.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/aD3isQEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCNGiNOD2k7S7d&#10;FqDdBzCSHAuVRYFUYufvJ6lJVmy3YTAgSCL59N4jvbqfBieOhtiib+V8VkthvEJt/b6VP1+fvtxK&#10;wRG8BofetPJkWN6vP39ajaExC+zRaUMigXhuxtDKPsbQVBWr3gzAMwzGp2CHNEBMR9pXmmBM6IOr&#10;FnW9rEYkHQiVYU63D+9BuS74XWdU/NF1bKJwrUzcYlmprLu8VusVNHuC0Ft1pgH/wGIA69OjV6gH&#10;iCAOZP+CGqwiZOziTOFQYddZZYqGpGZe/6HmpYdgipZkDoerTfz/YNX348ZvKVNXk38Jz6jeWHjc&#10;9OD3phB4PYXUuHm2qhoDN9eSfOCwJbEbv6FOOXCIWFyYOhoyZNInpmL26Wq2maJQ6fLm7ma+WKSe&#10;qEusguZSGIjjV4ODyJtWOuuzD9DA8ZljJgLNJSVfe3yyzpVeOi/GVi7ru2UpYHRW52BOY9rvNo7E&#10;EdI03Nb5K6pS5GMa4cHrAtYb0I/nfQTr3vfpcefPZmT9edi42aE+beliUmpXYXkerTwPH8+l+vcP&#10;sP4FAAD//wMAUEsDBBQABgAIAAAAIQCE61zH2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7f&#10;SsMwFMbvBd8hHMG7LXV109WmQwXHxkCw+gBpc2zKmpPaZFt9e494MS+/P3zfL1+NrhNHHELrScHN&#10;NAGBVHvTUqPg4/1lcg8iRE1Gd55QwTcGWBWXF7nOjD/RGx7L2AgeoZBpBTbGPpMy1BadDlPfI3H2&#10;6QenI8uhkWbQJx53nZwlyUI63RI/WN3js8V6Xx6cgrKq069dtdku526P69e17Uk+KXV9NT4+gIg4&#10;xnMZfvEZHQpmqvyBTBCdgpR7Cma3CxCcLtO7OYjqz5BFLv/jFz8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/2g94rEBAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAhOtcx9sAAAAGAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".48pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A41CC4" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114297" distR="114297" simplePos="0" relativeHeight="251658253" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2975D4F7" wp14:editId="6E5F3877">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1874519</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>158115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="989330"/>
@@ -18052,51 +18128,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="55766FD1" id="Line 39" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658227;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="147.6pt,12.45pt" to="147.6pt,90.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYrHFArwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815ITwLAFyzk4SS9p&#10;ayDpB6z5kIhQXIJLW/Lfl6QfDdpbUQggyH2MZmZ3/TANlh1VIIOu5fNZzZlyAqVxXct/vj1/WXJG&#10;EZwEi061/KSIP2w+f1qPvlF32KOVKrAE4qgZfcv7GH1TVSR6NQDN0CuXkhrDADE9Q1fJAGNCH2x1&#10;V9eLasQgfUChiFL08Zzkm4KvtRLxh9akIrMtT9xiOUM59/msNmtougC+N+JCA/6BxQDGpZ/eoB4h&#10;AjsE8xfUYERAQh1nAocKtTZCFQ1Jzbz+Q81rD14VLckc8jeb6P/Biu/HrduFTF1M7tW/oHgn5nDb&#10;g+tUIfB28mlw82xVNXpqbi35QX4X2H78hjLVwCFicWHSYciQSR+bitmnm9lqikycgyJFV8vV/X2Z&#10;QwXNtc8Hil8VDixfWm6NyzZAA8cXipkHNNeSHHb4bKwto7SOjS1f1KtFaSC0RuZkLqPQ7bc2sCOk&#10;ZVjW+SuiUuZjWcCDkwWsVyCfLvcIxp7v6efWXbzI8vOuUbNHedqFq0dpWoXlZbPyOnx8l+7f+7/5&#10;BQAA//8DAFBLAwQUAAYACAAAACEAZsQd0t0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU7D&#10;MBBG90jcwRokdtQh0NKEOBUgURUhVSJwACce4qjxOMRuG27PoC5gNz9P37wpVpPrxQHH0HlScD1L&#10;QCA13nTUKvh4f75agghRk9G9J1TwjQFW5flZoXPjj/SGhyq2gkMo5FqBjXHIpQyNRafDzA9IvPv0&#10;o9OR27GVZtRHDne9TJNkIZ3uiC9YPeCTxWZX7Z2Cqm5uvl7rzUs2dztcb9d2IPmo1OXF9HAPIuIU&#10;/2D41Wd1KNmp9nsyQfQK0myeMsrFbQaCgdOgZnKZ3IEsC/n/hfIHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAmKxxQK8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAZsQd0t0AAAAKAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".48pt"/>
+              <v:line w14:anchorId="7D66FDCF" id="Line 39" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658227;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="147.6pt,12.45pt" to="147.6pt,90.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYrHFArwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815ITwLAFyzk4SS9p&#10;ayDpB6z5kIhQXIJLW/Lfl6QfDdpbUQggyH2MZmZ3/TANlh1VIIOu5fNZzZlyAqVxXct/vj1/WXJG&#10;EZwEi061/KSIP2w+f1qPvlF32KOVKrAE4qgZfcv7GH1TVSR6NQDN0CuXkhrDADE9Q1fJAGNCH2x1&#10;V9eLasQgfUChiFL08Zzkm4KvtRLxh9akIrMtT9xiOUM59/msNmtougC+N+JCA/6BxQDGpZ/eoB4h&#10;AjsE8xfUYERAQh1nAocKtTZCFQ1Jzbz+Q81rD14VLckc8jeb6P/Biu/HrduFTF1M7tW/oHgn5nDb&#10;g+tUIfB28mlw82xVNXpqbi35QX4X2H78hjLVwCFicWHSYciQSR+bitmnm9lqikycgyJFV8vV/X2Z&#10;QwXNtc8Hil8VDixfWm6NyzZAA8cXipkHNNeSHHb4bKwto7SOjS1f1KtFaSC0RuZkLqPQ7bc2sCOk&#10;ZVjW+SuiUuZjWcCDkwWsVyCfLvcIxp7v6efWXbzI8vOuUbNHedqFq0dpWoXlZbPyOnx8l+7f+7/5&#10;BQAA//8DAFBLAwQUAAYACAAAACEAZsQd0t0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU7D&#10;MBBG90jcwRokdtQh0NKEOBUgURUhVSJwACce4qjxOMRuG27PoC5gNz9P37wpVpPrxQHH0HlScD1L&#10;QCA13nTUKvh4f75agghRk9G9J1TwjQFW5flZoXPjj/SGhyq2gkMo5FqBjXHIpQyNRafDzA9IvPv0&#10;o9OR27GVZtRHDne9TJNkIZ3uiC9YPeCTxWZX7Z2Cqm5uvl7rzUs2dztcb9d2IPmo1OXF9HAPIuIU&#10;/2D41Wd1KNmp9nsyQfQK0myeMsrFbQaCgdOgZnKZ3IEsC/n/hfIHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAmKxxQK8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAZsQd0t0AAAAKAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".48pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A41CC4" w:rsidRPr="007557AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114297" distR="114297" simplePos="0" relativeHeight="251658252" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F04D441" wp14:editId="0177BFC0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>158115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="848995"/>
@@ -18130,51 +18206,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="394BE0BB" id="Line 38" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658228;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,12.45pt" to="0,79.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQACn5rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815LzKBzBcg5O0kva&#10;GkjyAWuSkohQXIJLW/Lfl6RlJ2lvRUCA4L6Gs7O7vB17w/bKk0Zb8/ms5ExZgVLbtuYvzw/fFpxR&#10;ACvBoFU1Pyjit6uvX5aDq9QFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Nc&#10;lOX3YkAvnUehiKL37hjkq4zfNEqE301DKjBT88gt5Nvne5vuYrWEqvXgOi0mGvAfLHrQNn56hrqD&#10;AGzn9T9QvRYeCZswE9gX2DRaqNxD7GZe/tXNUwdO5V6iOOTOMtHnwYpf+7Xd+ERdjPbJPaJ4JWZx&#10;3YFtVSbwfHBxcPMkVTE4qs4lySC38Ww7/EQZc2AXMKswNr5PkLE/NmaxD2ex1RiYODpF9C6uFjc3&#10;1xkcqlOd8xR+KOxZetTcaJtkgAr2jxQSD6hOKclt8UEbk0dpLBtqfn15eZULCI2WKZjSyLfbtfFs&#10;D3EZFmU6078f0jzurMxgnQJ5P70DaHN8x8+NnbRI7addo2qL8rDxJ43itDLLabPSOry3c/Xb/q/+&#10;AAAA//8DAFBLAwQUAAYACAAAACEA2QFIpNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhDBW0JcaoKCUU9cCDwAU68JIF4HeJNG/r1LCd6HM1o5k22nX2vDjjGLpCB20UC&#10;CqkOrqPGwPvb880GVGRLzvaB0MAPRtjmlxeZTV040iseSm6UlFBMrYGWeUi1jnWL3sZFGJDE+wij&#10;tyxybLQb7VHKfa+XSbLS3nYkC60d8KnF+qucvIFTud9Xn1OxbgZNxYl2/L0uXoy5vpp3j6AYZ/4P&#10;wx++oEMuTFWYyEXVG5AjbGB59wBKXFGVZO43K9B5ps/h818AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA0AAp+a8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA2QFIpNoAAAAEAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
+              <v:line w14:anchorId="1E508B93" id="Line 38" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658228;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.17492mm;mso-wrap-distance-top:0;mso-wrap-distance-right:3.17492mm;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,12.45pt" to="0,79.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQACn5rwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815LzKBzBcg5O0kva&#10;GkjyAWuSkohQXIJLW/Lfl6RlJ2lvRUCA4L6Gs7O7vB17w/bKk0Zb8/ms5ExZgVLbtuYvzw/fFpxR&#10;ACvBoFU1Pyjit6uvX5aDq9QFdmik8iyCWKoGV/MuBFcVBYlO9UAzdMrGYIO+hxBN3xbSwxDRe1Nc&#10;lOX3YkAvnUehiKL37hjkq4zfNEqE301DKjBT88gt5Nvne5vuYrWEqvXgOi0mGvAfLHrQNn56hrqD&#10;AGzn9T9QvRYeCZswE9gX2DRaqNxD7GZe/tXNUwdO5V6iOOTOMtHnwYpf+7Xd+ERdjPbJPaJ4JWZx&#10;3YFtVSbwfHBxcPMkVTE4qs4lySC38Ww7/EQZc2AXMKswNr5PkLE/NmaxD2ex1RiYODpF9C6uFjc3&#10;1xkcqlOd8xR+KOxZetTcaJtkgAr2jxQSD6hOKclt8UEbk0dpLBtqfn15eZULCI2WKZjSyLfbtfFs&#10;D3EZFmU6078f0jzurMxgnQJ5P70DaHN8x8+NnbRI7addo2qL8rDxJ43itDLLabPSOry3c/Xb/q/+&#10;AAAA//8DAFBLAwQUAAYACAAAACEA2QFIpNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhDBW0JcaoKCUU9cCDwAU68JIF4HeJNG/r1LCd6HM1o5k22nX2vDjjGLpCB20UC&#10;CqkOrqPGwPvb880GVGRLzvaB0MAPRtjmlxeZTV040iseSm6UlFBMrYGWeUi1jnWL3sZFGJDE+wij&#10;tyxybLQb7VHKfa+XSbLS3nYkC60d8KnF+qucvIFTud9Xn1OxbgZNxYl2/L0uXoy5vpp3j6AYZ/4P&#10;wx++oEMuTFWYyEXVG5AjbGB59wBKXFGVZO43K9B5ps/h818AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA0AAp+a8BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA2QFIpNoAAAAEAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D6F3A2" w14:textId="74846D7E" w:rsidR="00832AB4" w:rsidRPr="00EA4F05" w:rsidRDefault="00832AB4" w:rsidP="000858C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301B86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18356,51 +18432,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="10DE93B9" id="Line 41" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:-251658225;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,6.8pt" to="468.75pt,6.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHSqTztwEAAFIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815KdpEgEyzk4SS9p&#10;ayDLfcxFIkpxCA5tyX9fknGcoLkFhQBiOMvjmzej5fU0WLZXgQy6ls9nNWfKCZTGdS1/erz7dskZ&#10;RXASLDrV8oMifr36+mU5+kYtsEcrVWAJxFEz+pb3Mfqmqkj0agCaoVcuBTWGAWK6hq6SAcaEPthq&#10;UdffqxGD9AGFIkrem5cgXxV8rZWIv7UmFZlteeIWyxnKuc1ntVpC0wXwvRFHGvAJFgMYlx49Qd1A&#10;BLYL5gPUYERAQh1nAocKtTZClR5SN/P6n24eevCq9JLEIX+Sif4frPi1X7tNyNTF5B78PYo/xByu&#10;e3CdKgQeDz4Nbp6lqkZPzakkX8hvAtuOP1GmHNhFLCpMOgxMW+Ofc2EGT52yqch+OMmupshEcl5c&#10;XcwXizQd8RqroMkQudAHij8UDiwbLbfGZUWggf09xUzpLSW7Hd4Za8tUrWNjAj87Oy8FhNbIHMxp&#10;FLrt2ga2h7QXl3X+Sn8p8j4t4M7JAtYrkLdHO4KxL3Z63LqjLFmJvHbUbFEeNuFVrjS4wvK4ZHkz&#10;3t9L9duvsPoLAAD//wMAUEsDBBQABgAIAAAAIQDr0pHC3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI5LS8NAFIX3Bf/DcAU3YidtsGqaSREfINRFbUXpbpq5zQQzd0Jm0sZ/7xUXdnkenPPli8E1&#10;4oBdqD0pmIwTEEilNzVVCt43z1e3IELUZHTjCRV8Y4BFcTbKdWb8kd7wsI6V4BEKmVZgY2wzKUNp&#10;0ekw9i0SZ3vfOR1ZdpU0nT7yuGvkNElm0uma+MHqFh8sll/r3il42m/L5eTzpd8sV/bSv05Xj/6j&#10;UurifLifg4g4xP8y/OIzOhTMtPM9mSAaBSn32E1nIDi9S2+uQez+DFnk8hS/+AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAHSqTztwEAAFIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDr0pHC3QAAAAYBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
+              <v:line w14:anchorId="75FD51AF" id="Line 41" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:-251658225;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".15pt,6.8pt" to="468.75pt,6.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHSqTztwEAAFIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815KdpEgEyzk4SS9p&#10;ayDLfcxFIkpxCA5tyX9fknGcoLkFhQBiOMvjmzej5fU0WLZXgQy6ls9nNWfKCZTGdS1/erz7dskZ&#10;RXASLDrV8oMifr36+mU5+kYtsEcrVWAJxFEz+pb3Mfqmqkj0agCaoVcuBTWGAWK6hq6SAcaEPthq&#10;UdffqxGD9AGFIkrem5cgXxV8rZWIv7UmFZlteeIWyxnKuc1ntVpC0wXwvRFHGvAJFgMYlx49Qd1A&#10;BLYL5gPUYERAQh1nAocKtTZClR5SN/P6n24eevCq9JLEIX+Sif4frPi1X7tNyNTF5B78PYo/xByu&#10;e3CdKgQeDz4Nbp6lqkZPzakkX8hvAtuOP1GmHNhFLCpMOgxMW+Ofc2EGT52yqch+OMmupshEcl5c&#10;XcwXizQd8RqroMkQudAHij8UDiwbLbfGZUWggf09xUzpLSW7Hd4Za8tUrWNjAj87Oy8FhNbIHMxp&#10;FLrt2ga2h7QXl3X+Sn8p8j4t4M7JAtYrkLdHO4KxL3Z63LqjLFmJvHbUbFEeNuFVrjS4wvK4ZHkz&#10;3t9L9duvsPoLAAD//wMAUEsDBBQABgAIAAAAIQDr0pHC3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI5LS8NAFIX3Bf/DcAU3YidtsGqaSREfINRFbUXpbpq5zQQzd0Jm0sZ/7xUXdnkenPPli8E1&#10;4oBdqD0pmIwTEEilNzVVCt43z1e3IELUZHTjCRV8Y4BFcTbKdWb8kd7wsI6V4BEKmVZgY2wzKUNp&#10;0ekw9i0SZ3vfOR1ZdpU0nT7yuGvkNElm0uma+MHqFh8sll/r3il42m/L5eTzpd8sV/bSv05Xj/6j&#10;UurifLifg4g4xP8y/OIzOhTMtPM9mSAaBSn32E1nIDi9S2+uQez+DFnk8hS/+AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAHSqTztwEAAFIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDr0pHC3QAAAAYBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" o:allowincell="f" strokecolor="gray" strokeweight=".42pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E89AC49" w14:textId="77777777" w:rsidR="00832AB4" w:rsidRPr="00EA4F05" w:rsidRDefault="00832AB4" w:rsidP="000858C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301B86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19783,50 +19859,51 @@
                               <w:r w:rsidRPr="00286370">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>(e.g. John Smith)</w:t>
                               </w:r>
                             </w:p>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:id w:val="569391679"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:p w14:paraId="3C3695B9" w14:textId="5310661A" w:rsidR="002C3413" w:rsidRPr="0060430C" w:rsidRDefault="002C3413" w:rsidP="00C166E7">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                     <w:t>☐</w:t>
                                   </w:r>
                                 </w:p>
                               </w:sdtContent>
                             </w:sdt>
                             <w:p w14:paraId="151AAD01" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00C166E7">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
@@ -20491,75 +20568,76 @@
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Executed in accordance with </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00C166E7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>the Partnership Act 1895</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00C166E7">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> (WA)</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="16DC7286" w14:textId="141BC041" w:rsidR="002C3413" w:rsidRDefault="00000000" w:rsidP="00C166E7">
+                            <w:p w14:paraId="16DC7286" w14:textId="141BC041" w:rsidR="002C3413" w:rsidRDefault="002C392C" w:rsidP="00C166E7">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:sz w:val="44"/>
                                     <w:szCs w:val="44"/>
                                   </w:rPr>
                                   <w:id w:val="911970272"/>
                                   <w14:checkbox>
                                     <w14:checked w14:val="0"/>
                                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                   </w14:checkbox>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="002C3413">
                                     <w:rPr>
                                       <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                     <w:t>☐</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                             <w:p w14:paraId="22222AF7" w14:textId="77777777" w:rsidR="002C3413" w:rsidRPr="001023E6" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="13D7069F" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00997EA5">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
@@ -20877,51 +20955,51 @@
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Executed in accordance with </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00C166E7">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>the Partnership Act 1895</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00C166E7">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> (WA)</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="16DC7286" w14:textId="141BC041" w:rsidR="002C3413" w:rsidRDefault="00C77E87" w:rsidP="00C166E7">
+                      <w:p w14:paraId="16DC7286" w14:textId="141BC041" w:rsidR="002C3413" w:rsidRDefault="002C392C" w:rsidP="00C166E7">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="44"/>
                               <w:szCs w:val="44"/>
                             </w:rPr>
                             <w:id w:val="911970272"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
                           <w:sdtEndPr/>
@@ -21339,50 +21417,51 @@
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>)</w:t>
                               </w:r>
                             </w:p>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:id w:val="2073147835"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:p w14:paraId="5D26CE30" w14:textId="5F7FE2BD" w:rsidR="002C3413" w:rsidRDefault="00C166E7" w:rsidP="00C166E7">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                     <w:t>☐</w:t>
                                   </w:r>
                                 </w:p>
                               </w:sdtContent>
                             </w:sdt>
                             <w:p w14:paraId="34C0F150" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00D07F9F">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
@@ -21703,51 +21782,69 @@
                         </w:r>
                         <w:r w:rsidR="00481A13" w:rsidRPr="00481A13">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Corporations Act 2001</w:t>
                         </w:r>
                         <w:r w:rsidR="00481A13">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>(Cth)</w:t>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Cth</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidR="00481A13" w:rsidRPr="001C02AE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
                         </w:r>
                       </w:p>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                           <w:id w:val="2073147835"/>
                           <w14:checkbox>
                             <w14:checked w14:val="0"/>
                             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                           </w14:checkbox>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:p w14:paraId="5D26CE30" w14:textId="5F7FE2BD" w:rsidR="002C3413" w:rsidRDefault="00C166E7" w:rsidP="00C166E7">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="44"/>
@@ -22116,75 +22213,76 @@
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Executed in accordance with section 15(1)(b) of the </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00727660">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Associations Incorporation Act 2015</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00727660">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> (WA))</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="442CF293" w14:textId="3AE7E1F4" w:rsidR="001F7318" w:rsidRPr="0060430C" w:rsidRDefault="00000000" w:rsidP="00C166E7">
+                            <w:p w14:paraId="442CF293" w14:textId="3AE7E1F4" w:rsidR="001F7318" w:rsidRPr="0060430C" w:rsidRDefault="002C392C" w:rsidP="00C166E7">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:sz w:val="44"/>
                                     <w:szCs w:val="44"/>
                                   </w:rPr>
                                   <w:id w:val="1542864627"/>
                                   <w14:checkbox>
                                     <w14:checked w14:val="0"/>
                                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                   </w14:checkbox>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00727660">
                                     <w:rPr>
                                       <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                     <w:t>☐</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                             <w:p w14:paraId="0B62BEE2" w14:textId="77777777" w:rsidR="001F7318" w:rsidRDefault="001F7318" w:rsidP="001F7318">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="66419088" w14:textId="77777777" w:rsidR="001F7318" w:rsidRDefault="001F7318" w:rsidP="001F7318">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
@@ -22516,51 +22614,51 @@
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Executed in accordance with section 15(1)(b) of the </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00727660">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Associations Incorporation Act 2015</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00727660">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> (WA))</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="442CF293" w14:textId="3AE7E1F4" w:rsidR="001F7318" w:rsidRPr="0060430C" w:rsidRDefault="00C77E87" w:rsidP="00C166E7">
+                      <w:p w14:paraId="442CF293" w14:textId="3AE7E1F4" w:rsidR="001F7318" w:rsidRPr="0060430C" w:rsidRDefault="002C392C" w:rsidP="00C166E7">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="44"/>
                               <w:szCs w:val="44"/>
                             </w:rPr>
                             <w:id w:val="1542864627"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
                           <w:sdtEndPr/>
@@ -22948,75 +23046,76 @@
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Executed in accordance with the </w:t>
                               </w:r>
                               <w:r w:rsidRPr="000441C9">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Local Government Act 1995</w:t>
                               </w:r>
                               <w:r w:rsidRPr="007E3A6D">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> (WA)</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="272BCF91" w14:textId="6142191E" w:rsidR="00D47085" w:rsidRDefault="00000000" w:rsidP="007E3A6D">
+                            <w:p w14:paraId="272BCF91" w14:textId="6142191E" w:rsidR="00D47085" w:rsidRDefault="002C392C" w:rsidP="007E3A6D">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:sz w:val="44"/>
                                     <w:szCs w:val="44"/>
                                   </w:rPr>
                                   <w:id w:val="1182389313"/>
                                   <w14:checkbox>
                                     <w14:checked w14:val="0"/>
                                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                   </w14:checkbox>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00D47085">
                                     <w:rPr>
                                       <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                     <w:t>☐</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                             <w:p w14:paraId="56C6A6EC" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="007E3A6D">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="1DFE7CE2" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="00170D40" w:rsidRDefault="00D47085" w:rsidP="007E3A6D">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -23309,94 +23408,114 @@
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Local government </w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="3F606ADD" w14:textId="77777777" w:rsidR="007E3A6D" w:rsidRPr="007E3A6D" w:rsidRDefault="007E3A6D" w:rsidP="007E3A6D">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="007E3A6D">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>(e.g. City of Canning, Town of Cambridge, Shire of Nannup)</w:t>
+                          <w:t xml:space="preserve">(e.g. City of Canning, Town of Cambridge, Shire of </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="007E3A6D">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Nannup</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="007E3A6D">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="3FCA88A3" w14:textId="77777777" w:rsidR="007E3A6D" w:rsidRPr="007E3A6D" w:rsidRDefault="007E3A6D" w:rsidP="007E3A6D">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="007E3A6D">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Executed in accordance with the </w:t>
                         </w:r>
                         <w:r w:rsidRPr="000441C9">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Local Government Act 1995</w:t>
                         </w:r>
                         <w:r w:rsidRPr="007E3A6D">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> (WA)</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="272BCF91" w14:textId="6142191E" w:rsidR="00D47085" w:rsidRDefault="00C77E87" w:rsidP="007E3A6D">
+                      <w:p w14:paraId="272BCF91" w14:textId="6142191E" w:rsidR="00D47085" w:rsidRDefault="002C392C" w:rsidP="007E3A6D">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="44"/>
                               <w:szCs w:val="44"/>
                             </w:rPr>
                             <w:id w:val="1182389313"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
                           <w:sdtEndPr/>
@@ -23753,74 +23872,75 @@
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="000441C9">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>(e.g. universities, organisations registered or established outside of Australia)</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="158F20A3" w14:textId="77777777" w:rsidR="000441C9" w:rsidRDefault="000441C9" w:rsidP="000441C9">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="5F9F3CA7" w14:textId="5ACD511D" w:rsidR="00D47085" w:rsidRDefault="00000000" w:rsidP="000441C9">
+                            <w:p w14:paraId="5F9F3CA7" w14:textId="5ACD511D" w:rsidR="00D47085" w:rsidRDefault="002C392C" w:rsidP="000441C9">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:b/>
                                     <w:sz w:val="44"/>
                                     <w:szCs w:val="44"/>
                                   </w:rPr>
                                   <w:id w:val="-2042428518"/>
                                   <w14:checkbox>
                                     <w14:checked w14:val="0"/>
                                     <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                     <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                   </w14:checkbox>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:r w:rsidR="00D47085">
                                     <w:rPr>
                                       <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                     </w:rPr>
                                     <w:t>☐</w:t>
                                   </w:r>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:p>
                             <w:p w14:paraId="7AE6B904" w14:textId="77777777" w:rsidR="00D47085" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="0054D34E" w14:textId="77777777" w:rsidR="00D47085" w:rsidRPr="00170D40" w:rsidRDefault="00D47085" w:rsidP="00D47085">
                               <w:pPr>
                                 <w:spacing w:after="0"/>
@@ -24067,51 +24187,51 @@
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="000441C9">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>(e.g. universities, organisations registered or established outside of Australia)</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="158F20A3" w14:textId="77777777" w:rsidR="000441C9" w:rsidRDefault="000441C9" w:rsidP="000441C9">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="5F9F3CA7" w14:textId="5ACD511D" w:rsidR="00D47085" w:rsidRDefault="00C77E87" w:rsidP="000441C9">
+                      <w:p w14:paraId="5F9F3CA7" w14:textId="5ACD511D" w:rsidR="00D47085" w:rsidRDefault="002C392C" w:rsidP="000441C9">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="44"/>
                               <w:szCs w:val="44"/>
                             </w:rPr>
                             <w:id w:val="-2042428518"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
                           <w:sdtEndPr/>
                           <w:sdtContent>
@@ -24401,51 +24521,51 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1736CDB8" wp14:editId="35D683F1">
             <wp:extent cx="5600700" cy="716783"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="2" name="Picture 2" descr="Macintosh HD:Users:natalie:Documents:• Work in progress:20170208 DBCA co-branded letterheads and media statements:20170208 Letterhead templates Folder:20170208_DBCA_PWS_LetterheadStrip.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="Macintosh HD:Users:natalie:Documents:• Work in progress:20170208 DBCA co-branded letterheads and media statements:20170208 Letterhead templates Folder:20170208_DBCA_PWS_LetterheadStrip.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47">
+                    <a:blip r:embed="rId34">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5639530" cy="721752"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -24615,67 +24735,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Chief Executive Officer of the Department of </w:t>
       </w:r>
       <w:r w:rsidR="00714718">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Biodiversity, Conservation and Attractions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">hereby </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to:</w:t>
+        <w:t>hereby grants to:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="687"/>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="2842"/>
         <w:gridCol w:w="1807"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B02FC9" w:rsidRPr="00BC7531" w14:paraId="00AB183C" w14:textId="77777777" w:rsidTr="007C250E">
         <w:tc>
@@ -27506,109 +27610,89 @@
       </w:r>
       <w:r w:rsidR="00727A0B" w:rsidRPr="00727A0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>event while within CALM Act land and may alter the activities at any time if deemed necessary by the department.</w:t>
       </w:r>
       <w:r w:rsidR="0018699C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The department </w:t>
       </w:r>
       <w:r w:rsidR="0018699C" w:rsidRPr="00183807">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D4009F" w:rsidRPr="00183807">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>endeavo</w:t>
       </w:r>
       <w:r w:rsidR="00D4009F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00D4009F" w:rsidRPr="00183807">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0018699C" w:rsidRPr="00183807">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to keep nominated routes and/or facilities </w:t>
-[...8 lines deleted...]
-        <w:t>available</w:t>
+        <w:t xml:space="preserve"> to keep nominated routes and/or facilities available</w:t>
       </w:r>
       <w:r w:rsidR="008F5D41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> however, </w:t>
+        <w:t xml:space="preserve">, however, </w:t>
       </w:r>
       <w:r w:rsidR="0018699C" w:rsidRPr="00183807">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">alterations may </w:t>
       </w:r>
       <w:r w:rsidR="00EF4F85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>be necessary</w:t>
       </w:r>
       <w:r w:rsidR="0018699C" w:rsidRPr="00183807">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> due to unforeseen circumstances.</w:t>
       </w:r>
@@ -27770,67 +27854,57 @@
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="708" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046061">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="008732FF" w:rsidRPr="00046061">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Lawful Authority </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00046061">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>holder</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> shall</w:t>
+        <w:t>holder shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00046061" w:rsidDel="00046061">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidR="00B646BB" w:rsidRPr="00272C80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">represent themselves as an agent of </w:t>
       </w:r>
@@ -29578,51 +29652,69 @@
       </w:r>
       <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">conducting an activity by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>themselves</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not as a leader of a group for which they have duty of care, </w:t>
+        <w:t xml:space="preserve"> not as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a leader</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00301B86" w:rsidRPr="00705847">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a group for which they have duty of care, </w:t>
       </w:r>
       <w:r w:rsidR="009B3CB4" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>are not required to have public liability insurance</w:t>
       </w:r>
       <w:r w:rsidR="000117F9" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Part B)</w:t>
       </w:r>
       <w:r w:rsidR="009B3CB4" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -29723,67 +29815,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="000B0DE3" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Lawful Authority holder </w:t>
       </w:r>
       <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">shall advise the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000B0DE3" w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>department</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">department </w:t>
       </w:r>
       <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">District or Regional Manager as soon as practicable of any problems encountered in conducting the approved activity/event or of any personal injuries or damage to property sustained </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>as a consequence of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00705847">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -32230,73 +32312,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lighting, </w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3" w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kindling, maintaining</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or using, or assisting another person in lighting, kindling or maintaining, any fire within the boundaries or within 20 </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> of any boundary of CALM </w:t>
+              <w:t xml:space="preserve"> or using, or assisting another person in lighting, kindling or maintaining, any fire within the boundaries or within 20 metres of any boundary of CALM </w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Act </w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>land; or leave a fire described above without taking due precaution against its spreading or causing injury, if in either case any flora or forest produce is in danger of being burnt or injured</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="4E332B85" w14:textId="77777777" w:rsidTr="00301B86">
@@ -32416,73 +32476,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8250" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1540FF16" w14:textId="60D205BA" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross country and other events - organising, promoting or conducting any event involving cross country running, orienteering, </w:t>
-[...21 lines deleted...]
-              <w:t>, cross country navigation exercises or equestrian events on CALM</w:t>
+              <w:t>Cross country and other events - organising, promoting or conducting any event involving cross country running, orienteering, rogaining, cross country navigation exercises or equestrian events on CALM</w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> land</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w14:paraId="51DBBD95" w14:textId="77777777" w:rsidTr="00301B86">
@@ -33069,63 +33107,61 @@
             <w:tcW w:w="8250" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12D74B2D" w14:textId="5A68F784" w:rsidR="00FE7F6B" w:rsidRPr="008336D0" w:rsidRDefault="00FE7F6B" w:rsidP="00B12C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Launching, landing or making a </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>touch down</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
@@ -33133,73 +33169,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> an aircraft on CALM</w:t>
             </w:r>
             <w:r w:rsidR="00C43EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Act</w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> land (does not apply to an aircraft that is required to launch or touch down contrary to that </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> to avoid or mitigate danger to human life</w:t>
+              <w:t xml:space="preserve"> land (does not apply to an aircraft that is required to launch or touch down contrary to that subregulation to avoid or mitigate danger to human life</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008336D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">or significant damage to </w:t>
             </w:r>
             <w:r w:rsidRPr="0023403D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -33402,122 +33416,122 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2790A9C4" w14:textId="77777777" w:rsidR="00BB6618" w:rsidRDefault="00BB6618">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB6618" w:rsidSect="00D47085">
       <w:type w:val="evenPage"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="720" w:right="2261" w:bottom="720" w:left="993" w:header="0" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="10064"/>
       </w:cols>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="396A4564" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRDefault="00B15D8F" w:rsidP="00AD752B">
+    <w:p w14:paraId="058EA51E" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C" w:rsidP="00AD752B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AD3A89B" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRDefault="00B15D8F" w:rsidP="00AD752B">
+    <w:p w14:paraId="46F59BC5" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C" w:rsidP="00AD752B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="791E205C" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRDefault="00B15D8F">
+    <w:p w14:paraId="72342536" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -33545,51 +33559,51 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="14B2BBEF" w14:textId="1E983F62" w:rsidR="002C3413" w:rsidRPr="00C54309" w:rsidRDefault="002C3413">
+  <w:p w14:paraId="14B2BBEF" w14:textId="1CEB8F61" w:rsidR="002C3413" w:rsidRPr="00C54309" w:rsidRDefault="002C3413">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="872431412"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3D713854" w14:textId="77777777" w:rsidR="002C3413" w:rsidRDefault="002C3413">
         <w:pPr>
@@ -33659,233 +33673,74 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="76F2D169" w14:textId="77777777" w:rsidR="00181C0D" w:rsidRPr="00C54309" w:rsidRDefault="00181C0D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...157 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ECA1C69" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRDefault="00B15D8F" w:rsidP="00AD752B">
+    <w:p w14:paraId="15533C1E" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C" w:rsidP="00AD752B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="644934B1" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRDefault="00B15D8F" w:rsidP="00AD752B">
+    <w:p w14:paraId="745B0FCF" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C" w:rsidP="00AD752B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="66A8DD4C" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRDefault="00B15D8F">
+    <w:p w14:paraId="49D4344E" w14:textId="77777777" w:rsidR="002C392C" w:rsidRDefault="002C392C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="068C1207" w14:textId="568DE968" w:rsidR="0087233E" w:rsidRDefault="0087233E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D401D3D" wp14:editId="32F7A8C2">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -33982,1415 +33837,50 @@
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="086BFC76" w14:textId="77777777" w:rsidR="00984BC4" w:rsidRDefault="00984BC4">
-[...1363 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76D567C4" w14:textId="7667B2A2" w:rsidR="0087233E" w:rsidRDefault="0087233E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="033CE25F" wp14:editId="501A7A3E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="391160"/>
               <wp:effectExtent l="0" t="0" r="635" b="8890"/>
               <wp:wrapNone/>
               <wp:docPr id="1242370500" name="Text Box 11" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -35438,54 +33928,325 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="033CE25F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 11" o:spid="_x0000_s1062" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg7Bj2DgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SJEacYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/HzrDDsqHFmzFi0nOmbIS6tbuKv79dfVp&#10;xllAYWthwKqKH1Xg94uPH+a9K9UNNGBq5RkVsaHsXcUbRFdmWZCN6kSYgFOWghp8J5CufpfVXvRU&#10;vTPZTZ7fZj342nmQKgTyPp6CfJHqa60kPmsdFDJTcZoN0+nTuY1ntpiLcueFa1p5HkP8wxSdaC01&#10;vZR6FCjY3rd/lOpa6SGAxomELgOtW6nSDrRNkb/bZtMIp9IuBE5wF5jC/ysrnw4b9+IZDl9gIAIj&#10;IL0LZSBn3GfQvotfmpRRnCA8XmBTAzJJzum0mBVTziSFPt8VxW2CNbv+7HzArwo6Fo2Ke2IlgSUO&#10;64DUkFLHlNjLwqo1JjFj7G8OSoye7DphtHDYDqytafrZOP4W6iNt5eFEeHBy1VLvtQj4IjwxTIuQ&#10;avGZDm2grzicLc4a8D/+5o/5BDxFOetJMRW3JGnOzDdLhERxJaO4y6c53fzo3o6G3XcPQDos6Ek4&#10;mcyYh2Y0tYfujfS8jI0oJKykdhXH0XzAk3TpPUi1XKYk0pETuLYbJ2PpiFcE83V4E96dEUei6glG&#10;OYnyHfCn3PhncMs9EvyJlYjtCcgz5KTBRNb5vUSR/3pPWddXvfgJAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAODsGPYOAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 11" o:spid="_x0000_s1053" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByYTGxDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEYcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/HzrDDsqHFmzFi0nOmbIS6tbuKv79dfXp&#10;jrOAwtbCgFUVP6rA7xcfP8x7V6obaMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/S6rveip&#10;emeymzy/zXrwtfMgVQjkfTwF+SLV11pJfNY6KGSm4jQbptOncxvPbDEX5c4L17TyPIb4hyk60Vpq&#10;ein1KFCwvW//KNW10kMAjRMJXQZat1KlHWibIn+3zaYRTqVdCJzgLjCF/1dWPh027sUzHL7AQARG&#10;QHoXykDOuM+gfRe/NCmjOEF4vMCmBmSSnNNpcVdMOZMU+jwritsEa3b92fmAXxV0LBoV98RKAksc&#10;1gGpIaWOKbGXhVVrTGLG2N8clBg92XXCaOGwHVhbV3w2Tr+F+khLeTjxHZxctdR6LQK+CE8E0x4k&#10;WnymQxvoKw5ni7MG/I+/+WM+4U5RznoSTMUtKZoz880SH1FbyShm+TSnmx/d29Gw++4BSIYFvQgn&#10;kxnz0Iym9tC9kZyXsRGFhJXUruI4mg94Ui49B6mWy5REMnIC13bjZCwd4YpYvg5vwrsz4EhMPcGo&#10;JlG+w/2UG/8MbrlHQj+REqE9AXlGnCSYuDo/l6jxX+8p6/qoFz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHJhMbEOAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4113FA06" w14:textId="366BA14E" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0087233E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67D7FEB3" w14:textId="33ACD033" w:rsidR="002C3413" w:rsidRDefault="0087233E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07BBF3FF" wp14:editId="5D9E073A">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="391160"/>
+              <wp:effectExtent l="0" t="0" r="635" b="8890"/>
+              <wp:wrapNone/>
+              <wp:docPr id="914739930" name="Text Box 12" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="391160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1E9EAC11" w14:textId="483BB98E" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0087233E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="07BBF3FF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 12" o:spid="_x0000_s1054" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251669504;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJEfzADQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYq0RYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oJU62bqehF5kiaX689zS7G0zH9sqHFmzFi0nOmbIS6tZuK/7jdfnl&#10;hrOAwtaiA6sqflCB380/f5r1rlRX0EBXK8+oiA1l7yreILoyy4JslBFhAk5ZCmrwRiBd/Tarveip&#10;uumyqzy/znrwtfMgVQjkfTwG+TzV11pJfNY6KGRdxWk2TKdP5yae2Xwmyq0XrmnlaQzxH1MY0Vpq&#10;ei71KFCwnW//KmVa6SGAxokEk4HWrVRpB9qmyN9ts26EU2kXAie4M0zh48rKp/3avXiGwz0MRGAE&#10;pHehDOSM+wzam/ilSRnFCcLDGTY1IJPknE6Lm2LKmaTQ19uiuE6wZpefnQ/4TYFh0ai4J1YSWGK/&#10;CkgNKXVMib0sLNuuS8x09g8HJUZPdpkwWjhsBtbWNH1qHF0bqA+0lYcj4cHJZUu9VyLgi/DEMC1C&#10;qsVnOnQHfcXhZHHWgP/5L3/MJ+ApyllPiqm4JUlz1n23REgUVzKK23ya082P7s1o2J15ANJhQU/C&#10;yWTGPOxGU3swb6TnRWxEIWEltas4juYDHqVL70GqxSIlkY6cwJVdOxlLR7wimK/Dm/DuhDgSVU8w&#10;ykmU74A/5sY/g1vskOBPrFyAPEFOGkxknd5LFPnv95R1edXzXwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AChQUq/ZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6RGJWRTVUg9&#10;9FYK5byNlyQQr6PYbUO/HsMFLiuNZjTztlxOrlcnHkPnBcHMMlAstbedNAivL+u7BagQSSz1Xhjh&#10;iwMsq+urkgrrz/LMp11sVCqRUBBCG+NQaB3qlh2FmR9YkvfuR0cxybHRdqRzKne9vs+yXDvqJC20&#10;NPBTy/Xn7ugQuvnKR8P7zfrjzRlvLtvN/LJFvL2ZVo+gIk/xLww/+AkdqsR08EexQfUI6ZH4e5O3&#10;yB9AHRByk4OuSv2fvfoGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyRH8wA0CAAAdBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKFBSr9kAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1E9EAC11" w14:textId="483BB98E" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0087233E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6452FE07" w14:textId="1193D1BD" w:rsidR="002C3413" w:rsidRDefault="002C3413">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="654C3967" w14:textId="7FA4DEAD" w:rsidR="0087233E" w:rsidRDefault="0087233E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72FF9033" wp14:editId="221EFD09">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="391160"/>
+              <wp:effectExtent l="0" t="0" r="635" b="8890"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2073360235" name="Text Box 10" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="391160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="00B9A4EA" w14:textId="6CF85961" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0087233E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="72FF9033" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 10" o:spid="_x0000_s1055" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:30.8pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkrk79DgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3SNEacYq0RYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0oJU62bqehF5kiaX689zS7GzrD9sqHFmzFi0nOmbIS6tZuK/7jdfnl&#10;hrOAwtbCgFUVP6jA7+afP816V6oraMDUyjMqYkPZu4o3iK7MsiAb1YkwAacsBTX4TiBd/Tarveip&#10;emeyqzy/znrwtfMgVQjkfTwG+TzV11pJfNY6KGSm4jQbptOncxPPbD4T5dYL17TyNIb4jyk60Vpq&#10;ei71KFCwnW//KtW10kMAjRMJXQZat1KlHWibIn+3zboRTqVdCJzgzjCFjysrn/Zr9+IZDvcwEIER&#10;kN6FMpAz7jNo38UvTcooThAezrCpAZkk53Ra3BRTziSFvt4WxXWCNbv87HzAbwo6Fo2Ke2IlgSX2&#10;q4DUkFLHlNjLwrI1JjFj7B8OSoye7DJhtHDYDKytafrz+BuoD7SVhyPhwcllS71XIuCL8MQwLUKq&#10;xWc6tIG+4nCyOGvA//yXP+YT8BTlrCfFVNySpDkz3y0REsWVjOI2n+Z086N7Mxp21z0A6bCgJ+Fk&#10;MmMemtHUHro30vMiNqKQsJLaVRxH8wGP0qX3INVikZJIR07gyq6djKUjXhHM1+FNeHdCHImqJxjl&#10;JMp3wB9z45/BLXZI8CdWIrZHIE+QkwYTWaf3EkX++z1lXV71/BcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoUFKv2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOkRiVkU1VI&#10;PfRWCuW8jZckEK+j2G1Dvx7DBS4rjWY087ZcTq5XJx5D5wXBzDJQLLW3nTQIry/ruwWoEEks9V4Y&#10;4YsDLKvrq5IK68/yzKddbFQqkVAQQhvjUGgd6pYdhZkfWJL37kdHMcmx0Xakcyp3vb7Pslw76iQt&#10;tDTwU8v15+7oELr5ykfD+836480Zby7bzfyyRby9mVaPoCJP8S8MP/gJHarEdPBHsUH1COmR+HuT&#10;t8gfQB0QcpODrkr9n736BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKSuTv0OAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChQUq/ZAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="00B9A4EA" w14:textId="6CF85961" w:rsidR="0087233E" w:rsidRPr="0087233E" w:rsidRDefault="0087233E" w:rsidP="0087233E">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0087233E">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
@@ -35618,368 +34379,97 @@
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7184AC1D" w14:textId="131D3BFE" w:rsidR="002C3413" w:rsidRDefault="002C3413" w:rsidP="00375143">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EF31088" wp14:editId="068FA92B">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EF31088" wp14:editId="36B6919A">
+          <wp:extent cx="5539740" cy="732265"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:docPr id="8" name="Picture 8" descr="Macintosh HD:Users:natalie:Documents:• Work in progress:20170208 DBCA co-branded letterheads and media statements:20170208 Letterhead templates Folder:20170208_DBCA_PWS_LetterheadStrip.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="Macintosh HD:Users:natalie:Documents:• Work in progress:20170208 DBCA co-branded letterheads and media statements:20170208 Letterhead templates Folder:20170208_DBCA_PWS_LetterheadStrip.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5424516" cy="741254"/>
+                    <a:ext cx="5581362" cy="737767"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
-    </w:r>
-[...269 lines deleted...]
-      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CBC093E" w14:textId="6E1EAAEC" w:rsidR="0087233E" w:rsidRDefault="0087233E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29901766" wp14:editId="6C8F5E0C">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
@@ -38769,51 +37259,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1834485807">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="357589034">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1045642152">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="90857099">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="224067836">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ASKHUFYLNEhg5unxvr5eibsfrjuEOBAOTnLhj/WHvvBMjZTThGHqq9Huq2DzREnvKlOPysRQuxX6qKZQaG/Keg==" w:salt="+1VpkQ9BcKmRNgafb5GegA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nmNpyUEQTlJf7mGES3d6OjmntlR1PAoaW+Zj9qAcX8mjgjiLKk47uKE2RrrMkgye1Ldpprcy3MrcrUMdNqv8Wg==" w:salt="PLlfyhwzA/Xx73Ip29g5mQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -38838,197 +37328,195 @@
     <w:rsid w:val="00046061"/>
     <w:rsid w:val="00051214"/>
     <w:rsid w:val="0005185D"/>
     <w:rsid w:val="000532FB"/>
     <w:rsid w:val="00060C10"/>
     <w:rsid w:val="000621CB"/>
     <w:rsid w:val="00062529"/>
     <w:rsid w:val="00063A0A"/>
     <w:rsid w:val="00066538"/>
     <w:rsid w:val="00066628"/>
     <w:rsid w:val="00067FDC"/>
     <w:rsid w:val="00075CC5"/>
     <w:rsid w:val="0007615F"/>
     <w:rsid w:val="00076C70"/>
     <w:rsid w:val="00076E8F"/>
     <w:rsid w:val="00077B2F"/>
     <w:rsid w:val="000858C3"/>
     <w:rsid w:val="000879DF"/>
     <w:rsid w:val="000900BA"/>
     <w:rsid w:val="00090F47"/>
     <w:rsid w:val="00092AF1"/>
     <w:rsid w:val="000934FD"/>
     <w:rsid w:val="00093AFA"/>
     <w:rsid w:val="00093EBD"/>
     <w:rsid w:val="000977C3"/>
+    <w:rsid w:val="000A03C0"/>
     <w:rsid w:val="000A2134"/>
     <w:rsid w:val="000A409A"/>
     <w:rsid w:val="000A421B"/>
     <w:rsid w:val="000A71AB"/>
     <w:rsid w:val="000B0DE3"/>
     <w:rsid w:val="000B7281"/>
     <w:rsid w:val="000C2ACB"/>
+    <w:rsid w:val="000C54D7"/>
+    <w:rsid w:val="000C5F8D"/>
     <w:rsid w:val="000D00B3"/>
     <w:rsid w:val="000D0F95"/>
     <w:rsid w:val="000D1685"/>
     <w:rsid w:val="000D1F8E"/>
     <w:rsid w:val="000D61F9"/>
-    <w:rsid w:val="000D7671"/>
     <w:rsid w:val="000E41D2"/>
     <w:rsid w:val="000E42AF"/>
     <w:rsid w:val="000E70C0"/>
     <w:rsid w:val="000F1384"/>
     <w:rsid w:val="000F59FC"/>
     <w:rsid w:val="000F6F47"/>
     <w:rsid w:val="00103B77"/>
     <w:rsid w:val="00110F6B"/>
     <w:rsid w:val="001130B0"/>
     <w:rsid w:val="0011418A"/>
     <w:rsid w:val="001145E0"/>
     <w:rsid w:val="00116074"/>
     <w:rsid w:val="0011643E"/>
     <w:rsid w:val="00121692"/>
     <w:rsid w:val="001217EC"/>
     <w:rsid w:val="00121FDC"/>
     <w:rsid w:val="001224D8"/>
     <w:rsid w:val="00123ED5"/>
     <w:rsid w:val="00124D26"/>
     <w:rsid w:val="00124F6E"/>
     <w:rsid w:val="001303DF"/>
     <w:rsid w:val="0013629F"/>
     <w:rsid w:val="0013658B"/>
     <w:rsid w:val="001375B8"/>
     <w:rsid w:val="00137CA7"/>
     <w:rsid w:val="00140100"/>
     <w:rsid w:val="001403B8"/>
     <w:rsid w:val="00140667"/>
     <w:rsid w:val="0014092F"/>
     <w:rsid w:val="00141AF7"/>
-    <w:rsid w:val="00142151"/>
     <w:rsid w:val="00143E80"/>
     <w:rsid w:val="00145161"/>
     <w:rsid w:val="00146963"/>
     <w:rsid w:val="00150723"/>
-    <w:rsid w:val="0015185A"/>
     <w:rsid w:val="00154E0A"/>
     <w:rsid w:val="00156E64"/>
     <w:rsid w:val="0016163F"/>
     <w:rsid w:val="00162F68"/>
     <w:rsid w:val="00167B11"/>
     <w:rsid w:val="00170665"/>
     <w:rsid w:val="00170761"/>
     <w:rsid w:val="00172018"/>
     <w:rsid w:val="00172E38"/>
     <w:rsid w:val="0017459D"/>
     <w:rsid w:val="00176E0F"/>
     <w:rsid w:val="001807C3"/>
     <w:rsid w:val="001815EC"/>
     <w:rsid w:val="00181C0D"/>
     <w:rsid w:val="00183807"/>
     <w:rsid w:val="00183A41"/>
     <w:rsid w:val="00183FFA"/>
     <w:rsid w:val="0018497E"/>
     <w:rsid w:val="00185D23"/>
     <w:rsid w:val="0018699C"/>
     <w:rsid w:val="00187F1F"/>
     <w:rsid w:val="00193CA7"/>
     <w:rsid w:val="00196DF2"/>
     <w:rsid w:val="001A00AD"/>
     <w:rsid w:val="001A16BF"/>
-    <w:rsid w:val="001A3152"/>
     <w:rsid w:val="001A431D"/>
+    <w:rsid w:val="001A6471"/>
     <w:rsid w:val="001A7BE9"/>
     <w:rsid w:val="001B42F5"/>
     <w:rsid w:val="001B436A"/>
     <w:rsid w:val="001B68DB"/>
     <w:rsid w:val="001C3491"/>
     <w:rsid w:val="001C3C7A"/>
     <w:rsid w:val="001C45E4"/>
     <w:rsid w:val="001D0E5D"/>
     <w:rsid w:val="001D481E"/>
     <w:rsid w:val="001D567E"/>
     <w:rsid w:val="001D5861"/>
     <w:rsid w:val="001D6F98"/>
     <w:rsid w:val="001E1AD9"/>
     <w:rsid w:val="001E22D8"/>
     <w:rsid w:val="001E294F"/>
     <w:rsid w:val="001E2C5D"/>
     <w:rsid w:val="001E3203"/>
     <w:rsid w:val="001F5160"/>
     <w:rsid w:val="001F7318"/>
     <w:rsid w:val="00201B7D"/>
     <w:rsid w:val="002040A5"/>
     <w:rsid w:val="002040AE"/>
     <w:rsid w:val="00206056"/>
     <w:rsid w:val="0020658E"/>
     <w:rsid w:val="00211E42"/>
     <w:rsid w:val="00212630"/>
     <w:rsid w:val="00213587"/>
     <w:rsid w:val="00221D75"/>
     <w:rsid w:val="00222835"/>
     <w:rsid w:val="00224747"/>
     <w:rsid w:val="002266AE"/>
     <w:rsid w:val="00232D83"/>
     <w:rsid w:val="0023403D"/>
     <w:rsid w:val="00236CEC"/>
     <w:rsid w:val="0023768B"/>
-    <w:rsid w:val="00237927"/>
     <w:rsid w:val="00242864"/>
-    <w:rsid w:val="00244912"/>
+    <w:rsid w:val="00242F79"/>
     <w:rsid w:val="002449EF"/>
     <w:rsid w:val="00247F2A"/>
     <w:rsid w:val="00251603"/>
     <w:rsid w:val="00251F02"/>
     <w:rsid w:val="00256042"/>
     <w:rsid w:val="00257876"/>
     <w:rsid w:val="00260703"/>
     <w:rsid w:val="00260D8A"/>
-    <w:rsid w:val="00263726"/>
     <w:rsid w:val="00264B2D"/>
     <w:rsid w:val="002664C5"/>
     <w:rsid w:val="002671ED"/>
     <w:rsid w:val="00270CF0"/>
     <w:rsid w:val="00272C80"/>
     <w:rsid w:val="002755EE"/>
     <w:rsid w:val="00276631"/>
     <w:rsid w:val="00277DC2"/>
     <w:rsid w:val="00282C28"/>
     <w:rsid w:val="00286310"/>
     <w:rsid w:val="00286370"/>
     <w:rsid w:val="002932FE"/>
     <w:rsid w:val="0029590C"/>
     <w:rsid w:val="002964FF"/>
     <w:rsid w:val="002A0532"/>
     <w:rsid w:val="002A0844"/>
     <w:rsid w:val="002A1329"/>
     <w:rsid w:val="002A772F"/>
     <w:rsid w:val="002B48FE"/>
     <w:rsid w:val="002B61B3"/>
     <w:rsid w:val="002C17E3"/>
     <w:rsid w:val="002C3413"/>
+    <w:rsid w:val="002C392C"/>
     <w:rsid w:val="002C7DFF"/>
-    <w:rsid w:val="002D3B59"/>
     <w:rsid w:val="002D5040"/>
     <w:rsid w:val="002D50C5"/>
     <w:rsid w:val="002D6431"/>
     <w:rsid w:val="002D686E"/>
     <w:rsid w:val="002E44FE"/>
     <w:rsid w:val="002E645E"/>
     <w:rsid w:val="002F231E"/>
     <w:rsid w:val="002F2568"/>
     <w:rsid w:val="002F38CF"/>
     <w:rsid w:val="002F3C74"/>
     <w:rsid w:val="002F4897"/>
     <w:rsid w:val="002F4E9E"/>
     <w:rsid w:val="002F6378"/>
     <w:rsid w:val="002F7E6C"/>
     <w:rsid w:val="002F7FC8"/>
     <w:rsid w:val="00300B1A"/>
     <w:rsid w:val="00301B86"/>
     <w:rsid w:val="00301FCF"/>
     <w:rsid w:val="0030242C"/>
     <w:rsid w:val="0030266F"/>
     <w:rsid w:val="00310A5D"/>
     <w:rsid w:val="00311C0C"/>
     <w:rsid w:val="0031353F"/>
     <w:rsid w:val="0031399D"/>
     <w:rsid w:val="00315565"/>
@@ -39041,89 +37529,90 @@
     <w:rsid w:val="00334DD8"/>
     <w:rsid w:val="00334E6C"/>
     <w:rsid w:val="00336A93"/>
     <w:rsid w:val="00340128"/>
     <w:rsid w:val="0034157A"/>
     <w:rsid w:val="00344672"/>
     <w:rsid w:val="003476A5"/>
     <w:rsid w:val="003506DC"/>
     <w:rsid w:val="003525C9"/>
     <w:rsid w:val="00360EBD"/>
     <w:rsid w:val="00363A6D"/>
     <w:rsid w:val="003647F2"/>
     <w:rsid w:val="003660E1"/>
     <w:rsid w:val="003675CD"/>
     <w:rsid w:val="00370B0E"/>
     <w:rsid w:val="00375143"/>
     <w:rsid w:val="0037637A"/>
     <w:rsid w:val="003771BF"/>
     <w:rsid w:val="0037764B"/>
     <w:rsid w:val="003839D8"/>
     <w:rsid w:val="00384A65"/>
     <w:rsid w:val="00384DF5"/>
     <w:rsid w:val="00385472"/>
     <w:rsid w:val="00385DB4"/>
     <w:rsid w:val="003864E2"/>
+    <w:rsid w:val="00386B8C"/>
+    <w:rsid w:val="00387C15"/>
     <w:rsid w:val="00391CC3"/>
-    <w:rsid w:val="00392C50"/>
     <w:rsid w:val="00395EF7"/>
     <w:rsid w:val="003A0523"/>
     <w:rsid w:val="003A23FB"/>
     <w:rsid w:val="003A4D82"/>
     <w:rsid w:val="003B0517"/>
     <w:rsid w:val="003B06E5"/>
     <w:rsid w:val="003B0BF3"/>
     <w:rsid w:val="003B504F"/>
     <w:rsid w:val="003C00C1"/>
     <w:rsid w:val="003C0760"/>
     <w:rsid w:val="003C40B7"/>
     <w:rsid w:val="003C4915"/>
     <w:rsid w:val="003C7986"/>
     <w:rsid w:val="003D41BB"/>
     <w:rsid w:val="003D4DA4"/>
     <w:rsid w:val="003D6DA3"/>
     <w:rsid w:val="003D7119"/>
     <w:rsid w:val="003E5230"/>
     <w:rsid w:val="0040147C"/>
     <w:rsid w:val="004028FB"/>
     <w:rsid w:val="00403364"/>
     <w:rsid w:val="00405033"/>
     <w:rsid w:val="00406AD0"/>
     <w:rsid w:val="00421014"/>
     <w:rsid w:val="004211D1"/>
     <w:rsid w:val="004262B6"/>
     <w:rsid w:val="00430459"/>
-    <w:rsid w:val="0043067E"/>
     <w:rsid w:val="00431ACA"/>
     <w:rsid w:val="0043398A"/>
     <w:rsid w:val="00447236"/>
     <w:rsid w:val="00447D21"/>
     <w:rsid w:val="00451EA8"/>
     <w:rsid w:val="00451FED"/>
     <w:rsid w:val="0045236D"/>
     <w:rsid w:val="00453BE0"/>
     <w:rsid w:val="004554C0"/>
+    <w:rsid w:val="0045626F"/>
     <w:rsid w:val="0046101C"/>
     <w:rsid w:val="0046648A"/>
     <w:rsid w:val="004749BF"/>
     <w:rsid w:val="0047711B"/>
     <w:rsid w:val="00477251"/>
     <w:rsid w:val="0047763D"/>
     <w:rsid w:val="00481A13"/>
     <w:rsid w:val="004829BE"/>
     <w:rsid w:val="00485090"/>
     <w:rsid w:val="00485580"/>
     <w:rsid w:val="00487799"/>
     <w:rsid w:val="0049007E"/>
     <w:rsid w:val="004901D1"/>
     <w:rsid w:val="00491FE6"/>
     <w:rsid w:val="00492208"/>
     <w:rsid w:val="00493BCE"/>
     <w:rsid w:val="00495413"/>
     <w:rsid w:val="00495E17"/>
     <w:rsid w:val="004973BA"/>
     <w:rsid w:val="004A4D65"/>
     <w:rsid w:val="004A6429"/>
     <w:rsid w:val="004B1990"/>
     <w:rsid w:val="004B4278"/>
     <w:rsid w:val="004B50B4"/>
     <w:rsid w:val="004B628B"/>
@@ -39135,97 +37624,92 @@
     <w:rsid w:val="004E2E4D"/>
     <w:rsid w:val="004E3901"/>
     <w:rsid w:val="004E62D1"/>
     <w:rsid w:val="004E71E5"/>
     <w:rsid w:val="004F280A"/>
     <w:rsid w:val="004F3024"/>
     <w:rsid w:val="004F3801"/>
     <w:rsid w:val="004F3E46"/>
     <w:rsid w:val="004F55D0"/>
     <w:rsid w:val="004F69A7"/>
     <w:rsid w:val="00500D45"/>
     <w:rsid w:val="00502C83"/>
     <w:rsid w:val="00503B49"/>
     <w:rsid w:val="00506AFD"/>
     <w:rsid w:val="0051526F"/>
     <w:rsid w:val="005153E9"/>
     <w:rsid w:val="005156CF"/>
     <w:rsid w:val="0051574B"/>
     <w:rsid w:val="005263CF"/>
     <w:rsid w:val="00533B70"/>
     <w:rsid w:val="005423B1"/>
     <w:rsid w:val="005425A9"/>
     <w:rsid w:val="00542CF3"/>
     <w:rsid w:val="00544C55"/>
     <w:rsid w:val="00547599"/>
-    <w:rsid w:val="00547673"/>
     <w:rsid w:val="00554ADB"/>
     <w:rsid w:val="0056125E"/>
     <w:rsid w:val="00561909"/>
-    <w:rsid w:val="0056230A"/>
     <w:rsid w:val="0056469A"/>
-    <w:rsid w:val="005672D5"/>
     <w:rsid w:val="00570589"/>
     <w:rsid w:val="005724DB"/>
     <w:rsid w:val="005747AB"/>
     <w:rsid w:val="005754C8"/>
     <w:rsid w:val="00576BE9"/>
     <w:rsid w:val="00580D64"/>
-    <w:rsid w:val="00581B0A"/>
     <w:rsid w:val="005840FA"/>
     <w:rsid w:val="005915E4"/>
-    <w:rsid w:val="0059402E"/>
     <w:rsid w:val="0059413C"/>
     <w:rsid w:val="005969B7"/>
     <w:rsid w:val="00596E7A"/>
     <w:rsid w:val="005A0ABB"/>
     <w:rsid w:val="005A1914"/>
     <w:rsid w:val="005A24DF"/>
     <w:rsid w:val="005A2FA8"/>
     <w:rsid w:val="005A3DDB"/>
     <w:rsid w:val="005B013F"/>
     <w:rsid w:val="005B13A5"/>
     <w:rsid w:val="005B191F"/>
     <w:rsid w:val="005B23A2"/>
     <w:rsid w:val="005B2543"/>
     <w:rsid w:val="005B2970"/>
     <w:rsid w:val="005B6E70"/>
     <w:rsid w:val="005B78F7"/>
     <w:rsid w:val="005B79E9"/>
     <w:rsid w:val="005C11C8"/>
     <w:rsid w:val="005C22FF"/>
-    <w:rsid w:val="005C32F3"/>
     <w:rsid w:val="005C4E04"/>
     <w:rsid w:val="005C596A"/>
     <w:rsid w:val="005C61AB"/>
     <w:rsid w:val="005C78CF"/>
     <w:rsid w:val="005D1410"/>
     <w:rsid w:val="005D1553"/>
     <w:rsid w:val="005D32F8"/>
     <w:rsid w:val="005D33B2"/>
     <w:rsid w:val="005D7983"/>
     <w:rsid w:val="005E59DF"/>
+    <w:rsid w:val="005E5ABB"/>
     <w:rsid w:val="005F12D1"/>
     <w:rsid w:val="005F37E5"/>
     <w:rsid w:val="005F396C"/>
     <w:rsid w:val="005F646F"/>
     <w:rsid w:val="005F7381"/>
     <w:rsid w:val="0060069B"/>
     <w:rsid w:val="00600B8C"/>
     <w:rsid w:val="006017D4"/>
     <w:rsid w:val="00606A41"/>
     <w:rsid w:val="0061094D"/>
     <w:rsid w:val="0061199F"/>
     <w:rsid w:val="00611ABF"/>
     <w:rsid w:val="006161CD"/>
     <w:rsid w:val="006166B6"/>
     <w:rsid w:val="00617C59"/>
     <w:rsid w:val="00620C62"/>
     <w:rsid w:val="0062372C"/>
     <w:rsid w:val="006241B8"/>
     <w:rsid w:val="006241C2"/>
     <w:rsid w:val="0062432F"/>
     <w:rsid w:val="0062511C"/>
     <w:rsid w:val="00625200"/>
     <w:rsid w:val="006254C8"/>
     <w:rsid w:val="00625A9A"/>
     <w:rsid w:val="00634B36"/>
@@ -39249,254 +37733,255 @@
     <w:rsid w:val="006867CD"/>
     <w:rsid w:val="006869DF"/>
     <w:rsid w:val="006909D7"/>
     <w:rsid w:val="006917DC"/>
     <w:rsid w:val="006925F2"/>
     <w:rsid w:val="006950A2"/>
     <w:rsid w:val="00695A49"/>
     <w:rsid w:val="006A2C59"/>
     <w:rsid w:val="006A41AC"/>
     <w:rsid w:val="006A528E"/>
     <w:rsid w:val="006B052D"/>
     <w:rsid w:val="006B52EF"/>
     <w:rsid w:val="006C436D"/>
     <w:rsid w:val="006C4899"/>
     <w:rsid w:val="006C57D7"/>
     <w:rsid w:val="006D039E"/>
     <w:rsid w:val="006D10FB"/>
     <w:rsid w:val="006D3ACD"/>
     <w:rsid w:val="006D4689"/>
     <w:rsid w:val="006D4AF3"/>
     <w:rsid w:val="006E010F"/>
     <w:rsid w:val="006E0163"/>
     <w:rsid w:val="006E0E1A"/>
     <w:rsid w:val="006E21B1"/>
     <w:rsid w:val="006E21EF"/>
-    <w:rsid w:val="006E2F9C"/>
     <w:rsid w:val="006E3F56"/>
     <w:rsid w:val="006E466E"/>
     <w:rsid w:val="006E7939"/>
     <w:rsid w:val="006F1512"/>
     <w:rsid w:val="006F2B9D"/>
     <w:rsid w:val="006F6F10"/>
     <w:rsid w:val="007006BA"/>
     <w:rsid w:val="007006EA"/>
     <w:rsid w:val="00701B78"/>
     <w:rsid w:val="00704878"/>
     <w:rsid w:val="00705847"/>
     <w:rsid w:val="00713591"/>
     <w:rsid w:val="007138FD"/>
     <w:rsid w:val="00714718"/>
     <w:rsid w:val="00715146"/>
     <w:rsid w:val="0071775C"/>
     <w:rsid w:val="00717BCF"/>
     <w:rsid w:val="00717DCE"/>
     <w:rsid w:val="00726AFE"/>
     <w:rsid w:val="00727453"/>
     <w:rsid w:val="00727660"/>
     <w:rsid w:val="00727A0B"/>
     <w:rsid w:val="007358E6"/>
     <w:rsid w:val="00737786"/>
     <w:rsid w:val="00737C5D"/>
     <w:rsid w:val="00740EC9"/>
     <w:rsid w:val="00741948"/>
     <w:rsid w:val="007436AD"/>
     <w:rsid w:val="00743E0B"/>
     <w:rsid w:val="00744E04"/>
     <w:rsid w:val="007457A6"/>
     <w:rsid w:val="007468F7"/>
     <w:rsid w:val="007501C2"/>
     <w:rsid w:val="00750AE9"/>
     <w:rsid w:val="007513AF"/>
     <w:rsid w:val="00752427"/>
     <w:rsid w:val="00754FCB"/>
     <w:rsid w:val="007557AB"/>
     <w:rsid w:val="00755C3E"/>
     <w:rsid w:val="007564F2"/>
     <w:rsid w:val="0075772B"/>
     <w:rsid w:val="00757DA2"/>
-    <w:rsid w:val="00764179"/>
     <w:rsid w:val="0076485C"/>
     <w:rsid w:val="00765958"/>
     <w:rsid w:val="0076648D"/>
     <w:rsid w:val="007723A9"/>
     <w:rsid w:val="007730ED"/>
     <w:rsid w:val="00780A9A"/>
     <w:rsid w:val="00780FD9"/>
     <w:rsid w:val="007819AB"/>
     <w:rsid w:val="00784FF1"/>
     <w:rsid w:val="00785F71"/>
     <w:rsid w:val="0078622B"/>
     <w:rsid w:val="0078672B"/>
     <w:rsid w:val="007871C7"/>
     <w:rsid w:val="0079103A"/>
     <w:rsid w:val="007914EC"/>
     <w:rsid w:val="007945AD"/>
     <w:rsid w:val="007950C7"/>
     <w:rsid w:val="00795599"/>
     <w:rsid w:val="0079590B"/>
     <w:rsid w:val="00797FEC"/>
     <w:rsid w:val="007A12FF"/>
     <w:rsid w:val="007A3D26"/>
-    <w:rsid w:val="007A43A7"/>
     <w:rsid w:val="007A4694"/>
     <w:rsid w:val="007A784F"/>
     <w:rsid w:val="007A7E38"/>
+    <w:rsid w:val="007B50DB"/>
     <w:rsid w:val="007B7427"/>
     <w:rsid w:val="007C1665"/>
     <w:rsid w:val="007C18F8"/>
     <w:rsid w:val="007C6C5A"/>
+    <w:rsid w:val="007C6DBF"/>
     <w:rsid w:val="007D259F"/>
     <w:rsid w:val="007D29B1"/>
     <w:rsid w:val="007D3B73"/>
     <w:rsid w:val="007D5DAC"/>
     <w:rsid w:val="007D61B4"/>
     <w:rsid w:val="007E37CD"/>
     <w:rsid w:val="007E3A6D"/>
     <w:rsid w:val="007F0590"/>
     <w:rsid w:val="007F284F"/>
     <w:rsid w:val="007F4A79"/>
     <w:rsid w:val="007F6445"/>
     <w:rsid w:val="00801BDB"/>
     <w:rsid w:val="00801DB9"/>
     <w:rsid w:val="00801EC6"/>
     <w:rsid w:val="00803A5C"/>
-    <w:rsid w:val="00806481"/>
     <w:rsid w:val="008069A4"/>
     <w:rsid w:val="008072E5"/>
+    <w:rsid w:val="00807DB1"/>
     <w:rsid w:val="00812B4F"/>
+    <w:rsid w:val="008152FB"/>
     <w:rsid w:val="00815BC2"/>
     <w:rsid w:val="00817475"/>
     <w:rsid w:val="00823ACA"/>
     <w:rsid w:val="00826B06"/>
     <w:rsid w:val="00830B1D"/>
     <w:rsid w:val="00831B06"/>
     <w:rsid w:val="00832AB4"/>
     <w:rsid w:val="00835E90"/>
     <w:rsid w:val="008375E5"/>
     <w:rsid w:val="00841BC5"/>
     <w:rsid w:val="008425A4"/>
     <w:rsid w:val="00847A4C"/>
     <w:rsid w:val="00850445"/>
     <w:rsid w:val="0085265D"/>
     <w:rsid w:val="00857D3D"/>
     <w:rsid w:val="008609EC"/>
     <w:rsid w:val="008622BA"/>
     <w:rsid w:val="008709EC"/>
     <w:rsid w:val="00870E72"/>
     <w:rsid w:val="00871C88"/>
     <w:rsid w:val="00871D3E"/>
     <w:rsid w:val="00872095"/>
     <w:rsid w:val="0087233E"/>
     <w:rsid w:val="008732FF"/>
     <w:rsid w:val="0087383D"/>
     <w:rsid w:val="008757F6"/>
     <w:rsid w:val="00876C97"/>
     <w:rsid w:val="00880482"/>
     <w:rsid w:val="00881CAB"/>
     <w:rsid w:val="008925B8"/>
+    <w:rsid w:val="00894AE9"/>
     <w:rsid w:val="00894B1A"/>
     <w:rsid w:val="00894D26"/>
     <w:rsid w:val="0089563F"/>
     <w:rsid w:val="008A62DA"/>
     <w:rsid w:val="008B03AC"/>
     <w:rsid w:val="008B0699"/>
     <w:rsid w:val="008B0D60"/>
     <w:rsid w:val="008B6A19"/>
+    <w:rsid w:val="008B74D7"/>
     <w:rsid w:val="008C17CF"/>
     <w:rsid w:val="008C1BB3"/>
     <w:rsid w:val="008C1FAC"/>
     <w:rsid w:val="008C3E0F"/>
     <w:rsid w:val="008C4AB6"/>
     <w:rsid w:val="008C6F6F"/>
     <w:rsid w:val="008D06D2"/>
     <w:rsid w:val="008D16CE"/>
     <w:rsid w:val="008D1ED0"/>
     <w:rsid w:val="008D29FC"/>
     <w:rsid w:val="008D418A"/>
     <w:rsid w:val="008D48D6"/>
     <w:rsid w:val="008D5EA8"/>
     <w:rsid w:val="008D70F5"/>
     <w:rsid w:val="008E02BE"/>
     <w:rsid w:val="008E0CA4"/>
     <w:rsid w:val="008E1049"/>
     <w:rsid w:val="008E118F"/>
     <w:rsid w:val="008E3B7D"/>
     <w:rsid w:val="008E5E05"/>
     <w:rsid w:val="008E66D1"/>
     <w:rsid w:val="008E7F91"/>
     <w:rsid w:val="008F2615"/>
     <w:rsid w:val="008F5606"/>
     <w:rsid w:val="008F56F0"/>
     <w:rsid w:val="008F5D41"/>
     <w:rsid w:val="009018F5"/>
+    <w:rsid w:val="00902479"/>
     <w:rsid w:val="00910342"/>
     <w:rsid w:val="009132F4"/>
     <w:rsid w:val="00914F1A"/>
     <w:rsid w:val="009158D4"/>
     <w:rsid w:val="00916016"/>
     <w:rsid w:val="0091643D"/>
     <w:rsid w:val="00920C1A"/>
     <w:rsid w:val="00920C3F"/>
     <w:rsid w:val="00921942"/>
     <w:rsid w:val="00923856"/>
     <w:rsid w:val="009247B1"/>
     <w:rsid w:val="009311AD"/>
     <w:rsid w:val="00934926"/>
     <w:rsid w:val="00936E4E"/>
     <w:rsid w:val="00944233"/>
     <w:rsid w:val="00945062"/>
     <w:rsid w:val="00945ECB"/>
     <w:rsid w:val="00945FFC"/>
     <w:rsid w:val="00946156"/>
     <w:rsid w:val="00946D8C"/>
     <w:rsid w:val="00953B91"/>
     <w:rsid w:val="0095456E"/>
     <w:rsid w:val="009545FB"/>
     <w:rsid w:val="00954ABA"/>
     <w:rsid w:val="00957BCA"/>
     <w:rsid w:val="0096064A"/>
     <w:rsid w:val="0096633B"/>
     <w:rsid w:val="009671E0"/>
     <w:rsid w:val="00971409"/>
     <w:rsid w:val="00976F0E"/>
     <w:rsid w:val="00976FE8"/>
     <w:rsid w:val="00982267"/>
     <w:rsid w:val="00983638"/>
-    <w:rsid w:val="00984BC4"/>
     <w:rsid w:val="0098559A"/>
     <w:rsid w:val="009918A7"/>
     <w:rsid w:val="00992E9C"/>
     <w:rsid w:val="0099549A"/>
     <w:rsid w:val="00997EA5"/>
+    <w:rsid w:val="009A31AC"/>
     <w:rsid w:val="009A4F24"/>
-    <w:rsid w:val="009B01EE"/>
     <w:rsid w:val="009B02D5"/>
     <w:rsid w:val="009B3CB4"/>
     <w:rsid w:val="009B5362"/>
     <w:rsid w:val="009B739E"/>
-    <w:rsid w:val="009B798D"/>
     <w:rsid w:val="009C2987"/>
     <w:rsid w:val="009C32DB"/>
     <w:rsid w:val="009C37FE"/>
     <w:rsid w:val="009C3A9F"/>
     <w:rsid w:val="009D14A5"/>
     <w:rsid w:val="009D3CDC"/>
     <w:rsid w:val="009D4580"/>
     <w:rsid w:val="009D4D5A"/>
     <w:rsid w:val="009D54E5"/>
     <w:rsid w:val="009E0F8E"/>
     <w:rsid w:val="009E2921"/>
     <w:rsid w:val="009E3852"/>
     <w:rsid w:val="009E3A93"/>
     <w:rsid w:val="009E3D3D"/>
     <w:rsid w:val="009E4A7D"/>
     <w:rsid w:val="009E5120"/>
     <w:rsid w:val="009F0125"/>
     <w:rsid w:val="009F1A4D"/>
     <w:rsid w:val="00A047E1"/>
     <w:rsid w:val="00A12783"/>
     <w:rsid w:val="00A12ADA"/>
     <w:rsid w:val="00A15604"/>
     <w:rsid w:val="00A15900"/>
     <w:rsid w:val="00A172A5"/>
     <w:rsid w:val="00A24E09"/>
@@ -39536,343 +38021,343 @@
     <w:rsid w:val="00A958E5"/>
     <w:rsid w:val="00A96370"/>
     <w:rsid w:val="00AA230F"/>
     <w:rsid w:val="00AA3707"/>
     <w:rsid w:val="00AA3D3E"/>
     <w:rsid w:val="00AB1787"/>
     <w:rsid w:val="00AB27B5"/>
     <w:rsid w:val="00AB2C19"/>
     <w:rsid w:val="00AB40D0"/>
     <w:rsid w:val="00AC0BFF"/>
     <w:rsid w:val="00AC1418"/>
     <w:rsid w:val="00AD2C49"/>
     <w:rsid w:val="00AD32C0"/>
     <w:rsid w:val="00AD58FC"/>
     <w:rsid w:val="00AD752B"/>
     <w:rsid w:val="00AE1224"/>
     <w:rsid w:val="00AE23BE"/>
     <w:rsid w:val="00AE444C"/>
     <w:rsid w:val="00AE497E"/>
     <w:rsid w:val="00AE670C"/>
     <w:rsid w:val="00AE6FD7"/>
     <w:rsid w:val="00AF03B5"/>
     <w:rsid w:val="00AF0E60"/>
     <w:rsid w:val="00AF1818"/>
     <w:rsid w:val="00AF3146"/>
+    <w:rsid w:val="00AF674C"/>
+    <w:rsid w:val="00AF6A65"/>
     <w:rsid w:val="00B02F30"/>
     <w:rsid w:val="00B02FC9"/>
+    <w:rsid w:val="00B06446"/>
     <w:rsid w:val="00B07C64"/>
     <w:rsid w:val="00B12285"/>
     <w:rsid w:val="00B12C4F"/>
-    <w:rsid w:val="00B14E1C"/>
-    <w:rsid w:val="00B15D8F"/>
     <w:rsid w:val="00B212E9"/>
     <w:rsid w:val="00B21EE4"/>
     <w:rsid w:val="00B22541"/>
     <w:rsid w:val="00B22DB6"/>
     <w:rsid w:val="00B25073"/>
     <w:rsid w:val="00B252DF"/>
     <w:rsid w:val="00B26900"/>
     <w:rsid w:val="00B376A5"/>
     <w:rsid w:val="00B40F55"/>
     <w:rsid w:val="00B42A2F"/>
     <w:rsid w:val="00B43A57"/>
     <w:rsid w:val="00B43FE6"/>
+    <w:rsid w:val="00B472C3"/>
     <w:rsid w:val="00B4754B"/>
     <w:rsid w:val="00B51CDF"/>
     <w:rsid w:val="00B53F02"/>
+    <w:rsid w:val="00B60704"/>
     <w:rsid w:val="00B61863"/>
     <w:rsid w:val="00B618C5"/>
     <w:rsid w:val="00B646BB"/>
     <w:rsid w:val="00B67C43"/>
     <w:rsid w:val="00B705CF"/>
     <w:rsid w:val="00B74243"/>
-    <w:rsid w:val="00B8123A"/>
     <w:rsid w:val="00B82298"/>
     <w:rsid w:val="00B8477F"/>
     <w:rsid w:val="00B865FB"/>
     <w:rsid w:val="00B92FF6"/>
     <w:rsid w:val="00B9530D"/>
     <w:rsid w:val="00B9712B"/>
     <w:rsid w:val="00BA2FEC"/>
     <w:rsid w:val="00BA5995"/>
     <w:rsid w:val="00BA75C9"/>
     <w:rsid w:val="00BA7B3E"/>
     <w:rsid w:val="00BA7E5F"/>
     <w:rsid w:val="00BB324A"/>
     <w:rsid w:val="00BB5182"/>
     <w:rsid w:val="00BB6618"/>
     <w:rsid w:val="00BC0281"/>
     <w:rsid w:val="00BC02EF"/>
     <w:rsid w:val="00BC0F47"/>
     <w:rsid w:val="00BC2194"/>
     <w:rsid w:val="00BC45FC"/>
     <w:rsid w:val="00BC553A"/>
     <w:rsid w:val="00BC5ABA"/>
     <w:rsid w:val="00BC744B"/>
     <w:rsid w:val="00BD0E96"/>
+    <w:rsid w:val="00BD254C"/>
     <w:rsid w:val="00BE0527"/>
     <w:rsid w:val="00BF05DC"/>
     <w:rsid w:val="00BF0750"/>
     <w:rsid w:val="00BF47E5"/>
     <w:rsid w:val="00BF570D"/>
     <w:rsid w:val="00C01B09"/>
     <w:rsid w:val="00C04B55"/>
     <w:rsid w:val="00C051CA"/>
     <w:rsid w:val="00C070AB"/>
     <w:rsid w:val="00C119A7"/>
     <w:rsid w:val="00C14767"/>
     <w:rsid w:val="00C166E7"/>
     <w:rsid w:val="00C171ED"/>
     <w:rsid w:val="00C20899"/>
     <w:rsid w:val="00C24931"/>
     <w:rsid w:val="00C24BB0"/>
     <w:rsid w:val="00C25223"/>
     <w:rsid w:val="00C26216"/>
     <w:rsid w:val="00C268D8"/>
     <w:rsid w:val="00C27973"/>
     <w:rsid w:val="00C35772"/>
     <w:rsid w:val="00C41ADA"/>
     <w:rsid w:val="00C43CA7"/>
     <w:rsid w:val="00C43EF3"/>
     <w:rsid w:val="00C4463D"/>
     <w:rsid w:val="00C44CD0"/>
     <w:rsid w:val="00C47145"/>
     <w:rsid w:val="00C47831"/>
     <w:rsid w:val="00C54309"/>
     <w:rsid w:val="00C5542F"/>
     <w:rsid w:val="00C61531"/>
     <w:rsid w:val="00C6421E"/>
     <w:rsid w:val="00C6438F"/>
     <w:rsid w:val="00C643D3"/>
     <w:rsid w:val="00C65D3F"/>
     <w:rsid w:val="00C7020B"/>
     <w:rsid w:val="00C71930"/>
     <w:rsid w:val="00C72272"/>
+    <w:rsid w:val="00C739D1"/>
     <w:rsid w:val="00C745FF"/>
     <w:rsid w:val="00C75212"/>
+    <w:rsid w:val="00C7569B"/>
     <w:rsid w:val="00C76480"/>
     <w:rsid w:val="00C76EE3"/>
     <w:rsid w:val="00C77DA7"/>
-    <w:rsid w:val="00C77E87"/>
     <w:rsid w:val="00C850E9"/>
+    <w:rsid w:val="00C862CA"/>
     <w:rsid w:val="00C86E18"/>
     <w:rsid w:val="00C92A01"/>
     <w:rsid w:val="00C945B8"/>
     <w:rsid w:val="00C953C4"/>
     <w:rsid w:val="00CA0549"/>
     <w:rsid w:val="00CA1E19"/>
     <w:rsid w:val="00CA2437"/>
     <w:rsid w:val="00CA2705"/>
     <w:rsid w:val="00CA2772"/>
     <w:rsid w:val="00CA3B21"/>
     <w:rsid w:val="00CA4302"/>
     <w:rsid w:val="00CA7E9F"/>
     <w:rsid w:val="00CB06A4"/>
     <w:rsid w:val="00CB48DE"/>
     <w:rsid w:val="00CB7C0D"/>
     <w:rsid w:val="00CB7D31"/>
     <w:rsid w:val="00CC0652"/>
     <w:rsid w:val="00CC0998"/>
     <w:rsid w:val="00CC136F"/>
     <w:rsid w:val="00CC3859"/>
+    <w:rsid w:val="00CC4297"/>
     <w:rsid w:val="00CC6141"/>
     <w:rsid w:val="00CD2B85"/>
     <w:rsid w:val="00CD3C88"/>
     <w:rsid w:val="00CD6F80"/>
-    <w:rsid w:val="00CD7404"/>
     <w:rsid w:val="00CE03D9"/>
     <w:rsid w:val="00CE0FC2"/>
     <w:rsid w:val="00CE511B"/>
     <w:rsid w:val="00CE60F7"/>
     <w:rsid w:val="00CE6B45"/>
     <w:rsid w:val="00CF11ED"/>
     <w:rsid w:val="00CF4819"/>
     <w:rsid w:val="00CF68D0"/>
     <w:rsid w:val="00CF7C18"/>
     <w:rsid w:val="00D02D96"/>
     <w:rsid w:val="00D06908"/>
     <w:rsid w:val="00D07F9F"/>
+    <w:rsid w:val="00D10A09"/>
     <w:rsid w:val="00D110A5"/>
     <w:rsid w:val="00D11427"/>
     <w:rsid w:val="00D13DDD"/>
     <w:rsid w:val="00D15A66"/>
     <w:rsid w:val="00D17442"/>
     <w:rsid w:val="00D17583"/>
     <w:rsid w:val="00D178FE"/>
-    <w:rsid w:val="00D17B5A"/>
     <w:rsid w:val="00D33C96"/>
     <w:rsid w:val="00D340A4"/>
     <w:rsid w:val="00D4009F"/>
     <w:rsid w:val="00D41C14"/>
     <w:rsid w:val="00D42C3B"/>
     <w:rsid w:val="00D44E66"/>
     <w:rsid w:val="00D45775"/>
     <w:rsid w:val="00D46AFB"/>
     <w:rsid w:val="00D47085"/>
-    <w:rsid w:val="00D5210F"/>
     <w:rsid w:val="00D53DA5"/>
     <w:rsid w:val="00D53EDA"/>
     <w:rsid w:val="00D56E11"/>
     <w:rsid w:val="00D6263D"/>
     <w:rsid w:val="00D728EA"/>
     <w:rsid w:val="00D76F20"/>
     <w:rsid w:val="00D77E53"/>
     <w:rsid w:val="00D82DA6"/>
     <w:rsid w:val="00D92D31"/>
     <w:rsid w:val="00D93AC6"/>
     <w:rsid w:val="00D958AC"/>
     <w:rsid w:val="00D968F4"/>
     <w:rsid w:val="00DA239E"/>
     <w:rsid w:val="00DA7377"/>
     <w:rsid w:val="00DA7520"/>
     <w:rsid w:val="00DA784C"/>
-    <w:rsid w:val="00DB3F97"/>
     <w:rsid w:val="00DC0D2C"/>
     <w:rsid w:val="00DC33F9"/>
     <w:rsid w:val="00DC3FB9"/>
     <w:rsid w:val="00DC4567"/>
     <w:rsid w:val="00DC67D9"/>
     <w:rsid w:val="00DC7E5B"/>
     <w:rsid w:val="00DD1066"/>
     <w:rsid w:val="00DD10C4"/>
     <w:rsid w:val="00DD1598"/>
     <w:rsid w:val="00DD3383"/>
     <w:rsid w:val="00DD3C09"/>
     <w:rsid w:val="00DD7682"/>
     <w:rsid w:val="00DE2B85"/>
     <w:rsid w:val="00DE5500"/>
     <w:rsid w:val="00DE5777"/>
     <w:rsid w:val="00DE7657"/>
-    <w:rsid w:val="00DF1E53"/>
     <w:rsid w:val="00DF69A0"/>
     <w:rsid w:val="00E0435D"/>
     <w:rsid w:val="00E04C99"/>
     <w:rsid w:val="00E11643"/>
     <w:rsid w:val="00E143D9"/>
     <w:rsid w:val="00E14AE9"/>
     <w:rsid w:val="00E14B89"/>
     <w:rsid w:val="00E1697C"/>
     <w:rsid w:val="00E20EE1"/>
     <w:rsid w:val="00E21176"/>
     <w:rsid w:val="00E25006"/>
     <w:rsid w:val="00E262B7"/>
-    <w:rsid w:val="00E26EEC"/>
     <w:rsid w:val="00E30722"/>
     <w:rsid w:val="00E34984"/>
     <w:rsid w:val="00E34FC2"/>
     <w:rsid w:val="00E407E9"/>
     <w:rsid w:val="00E40A31"/>
     <w:rsid w:val="00E415CA"/>
     <w:rsid w:val="00E43127"/>
     <w:rsid w:val="00E43658"/>
     <w:rsid w:val="00E4704A"/>
     <w:rsid w:val="00E50A18"/>
     <w:rsid w:val="00E530A3"/>
     <w:rsid w:val="00E5466F"/>
     <w:rsid w:val="00E57063"/>
     <w:rsid w:val="00E63A14"/>
     <w:rsid w:val="00E67408"/>
     <w:rsid w:val="00E709C2"/>
     <w:rsid w:val="00E71B45"/>
     <w:rsid w:val="00E74D55"/>
     <w:rsid w:val="00E76544"/>
     <w:rsid w:val="00E8243D"/>
     <w:rsid w:val="00E828A0"/>
-    <w:rsid w:val="00E82C43"/>
     <w:rsid w:val="00E83B51"/>
     <w:rsid w:val="00E87CB6"/>
     <w:rsid w:val="00E90F1F"/>
     <w:rsid w:val="00E96C80"/>
     <w:rsid w:val="00EA23AF"/>
     <w:rsid w:val="00EA4F05"/>
     <w:rsid w:val="00EA539F"/>
     <w:rsid w:val="00EA7A13"/>
     <w:rsid w:val="00EB166F"/>
     <w:rsid w:val="00EB1BD3"/>
     <w:rsid w:val="00EB491C"/>
     <w:rsid w:val="00EB4F2A"/>
     <w:rsid w:val="00EB647D"/>
     <w:rsid w:val="00EC5989"/>
     <w:rsid w:val="00EC60FD"/>
     <w:rsid w:val="00EC77F5"/>
     <w:rsid w:val="00EC7BEF"/>
     <w:rsid w:val="00ED2AE6"/>
     <w:rsid w:val="00ED7155"/>
     <w:rsid w:val="00ED73C5"/>
     <w:rsid w:val="00EE1771"/>
     <w:rsid w:val="00EE17C6"/>
     <w:rsid w:val="00EE248D"/>
     <w:rsid w:val="00EE746D"/>
     <w:rsid w:val="00EF19CD"/>
     <w:rsid w:val="00EF19EC"/>
     <w:rsid w:val="00EF1C8E"/>
     <w:rsid w:val="00EF2B72"/>
     <w:rsid w:val="00EF3AFF"/>
     <w:rsid w:val="00EF4F85"/>
     <w:rsid w:val="00EF6476"/>
     <w:rsid w:val="00F024A2"/>
     <w:rsid w:val="00F02B77"/>
     <w:rsid w:val="00F072EF"/>
     <w:rsid w:val="00F07BD3"/>
     <w:rsid w:val="00F07D4C"/>
     <w:rsid w:val="00F11A29"/>
     <w:rsid w:val="00F12008"/>
     <w:rsid w:val="00F12C59"/>
     <w:rsid w:val="00F14213"/>
     <w:rsid w:val="00F1438A"/>
+    <w:rsid w:val="00F1472D"/>
     <w:rsid w:val="00F14A5C"/>
     <w:rsid w:val="00F1514E"/>
     <w:rsid w:val="00F15EB4"/>
     <w:rsid w:val="00F16EB2"/>
     <w:rsid w:val="00F21D07"/>
     <w:rsid w:val="00F22706"/>
     <w:rsid w:val="00F250CD"/>
     <w:rsid w:val="00F2609C"/>
     <w:rsid w:val="00F34184"/>
     <w:rsid w:val="00F36531"/>
     <w:rsid w:val="00F42894"/>
     <w:rsid w:val="00F4341B"/>
     <w:rsid w:val="00F43B33"/>
     <w:rsid w:val="00F469A0"/>
     <w:rsid w:val="00F5185E"/>
     <w:rsid w:val="00F51BB9"/>
     <w:rsid w:val="00F53319"/>
     <w:rsid w:val="00F533A0"/>
     <w:rsid w:val="00F54244"/>
     <w:rsid w:val="00F578B5"/>
     <w:rsid w:val="00F618F1"/>
     <w:rsid w:val="00F63110"/>
     <w:rsid w:val="00F63A76"/>
     <w:rsid w:val="00F642A7"/>
     <w:rsid w:val="00F65B2F"/>
     <w:rsid w:val="00F707CA"/>
     <w:rsid w:val="00F71A0F"/>
     <w:rsid w:val="00F72062"/>
     <w:rsid w:val="00F73F07"/>
     <w:rsid w:val="00F74512"/>
-    <w:rsid w:val="00F751FD"/>
     <w:rsid w:val="00F82F8B"/>
     <w:rsid w:val="00F843E0"/>
     <w:rsid w:val="00F90434"/>
     <w:rsid w:val="00F90B5D"/>
     <w:rsid w:val="00F90D2E"/>
     <w:rsid w:val="00F9155E"/>
     <w:rsid w:val="00F948D8"/>
     <w:rsid w:val="00FA1A5F"/>
     <w:rsid w:val="00FA1F33"/>
     <w:rsid w:val="00FA4BDB"/>
     <w:rsid w:val="00FA4DAB"/>
     <w:rsid w:val="00FA660B"/>
     <w:rsid w:val="00FA7288"/>
     <w:rsid w:val="00FA7D03"/>
     <w:rsid w:val="00FB0C47"/>
     <w:rsid w:val="00FB7C30"/>
     <w:rsid w:val="00FC1760"/>
     <w:rsid w:val="00FC1A3D"/>
     <w:rsid w:val="00FC1A4D"/>
     <w:rsid w:val="00FC2C29"/>
     <w:rsid w:val="00FC7C29"/>
     <w:rsid w:val="00FD6457"/>
     <w:rsid w:val="00FD7CB9"/>
     <w:rsid w:val="00FE4FE1"/>
     <w:rsid w:val="00FE7F6B"/>
@@ -40707,62 +39192,64 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004B4278"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F22706"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F22706"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00F22706"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F22706"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -41235,63 +39722,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="907884716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourism.wa.gov.au/news-and-events/events-hub/event-resources" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/licences-and-permits/commercial-activities/commercial-events" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/media/6324/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dbca.wa.gov.au" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/contact-us/office-locations" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/contact-us/office-locations" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://australianaas.org.au/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exploreparks.dbca.wa.gov.au/fee-waivers" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@dbca.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/media/6324/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/contact-us/office-locations" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://australianaas.org.au/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourism.wa.gov.au/news-and-events/events-hub/event-resources" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbca.wa.gov.au/licences-and-permits/commercial-activities/commercial-events" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exploreparks.dbca.wa.gov.au/fee-waivers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -41562,83 +40037,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...31 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047B087AEAC0CE444880311CF1D254880" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="66e09e8b976ae527c1ba551bebcb25c4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4cdb8299-3d89-4e0d-803d-83071c192d0d" xmlns:ns3="7ba14e37-9aa9-4039-87a3-c66240fd0a6e" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a7c7a5374187ec0ae992b21352201f29" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="4cdb8299-3d89-4e0d-803d-83071c192d0d"/>
     <xsd:import namespace="7ba14e37-9aa9-4039-87a3-c66240fd0a6e"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -41935,130 +40377,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7ba14e37-9aa9-4039-87a3-c66240fd0a6e" xsi:nil="true"/>
+    <Additionalinfo xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <KMNameConventionsApplied xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <KMFiling xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <LeaseFileDocuments xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+    <Status xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d">Draft</Status>
+    <Leasefilescheckedby xmlns="4cdb8299-3d89-4e0d-803d-83071c192d0d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A0170DA-5D20-4A6E-8B49-C80DFFCEC847}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="4cdb8299-3d89-4e0d-803d-83071c192d0d"/>
     <ds:schemaRef ds:uri="7ba14e37-9aa9-4039-87a3-c66240fd0a6e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEEDDFC3-073B-47C8-8C13-2A8FB98B825F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E58232-883E-48BF-B3CE-E11B3E8B044B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="4cdb8299-3d89-4e0d-803d-83071c192d0d"/>
+    <ds:schemaRef ds:uri="7ba14e37-9aa9-4039-87a3-c66240fd0a6e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C22377EA-AF1A-4C5E-9680-F103514B6857}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4027</Words>
-  <Characters>22958</Characters>
+  <Words>4041</Words>
+  <Characters>23040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>191</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>192</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Environment and Conservation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26932</CharactersWithSpaces>
+  <CharactersWithSpaces>27027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>roxannep</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010047B087AEAC0CE444880311CF1D254880</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>